--- v0 (2026-04-01)
+++ v1 (2026-05-18)
@@ -8,51 +8,51 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="755FC8B4" w14:textId="77777777" w:rsidR="00371F08" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="43B1FAB5" wp14:editId="1DEBC993">
             <wp:extent cx="942975" cy="1357630"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="1" name="Immagine 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
@@ -87,2027 +87,720 @@
     </w:p>
     <w:p w14:paraId="76A3A2CA" w14:textId="77777777" w:rsidR="00371F08" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
         <w:t>COMUNE DELLA SPEZIA</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7EA913E5" w14:textId="77777777" w:rsidR="00371F08" w:rsidRDefault="00000000">
+    <w:p w14:paraId="19368BFB" w14:textId="77777777" w:rsidR="009D3C25" w:rsidRPr="009D3C25" w:rsidRDefault="009D3C25" w:rsidP="009D3C25">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="009D3C25">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
-        <w:t>DIPARTIMENTO III</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="376D236A" w14:textId="77777777" w:rsidR="00371F08" w:rsidRDefault="00000000">
+        <w:t>Dipartimento II</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70F470A6" w14:textId="5CA4E16A" w:rsidR="00371F08" w:rsidRDefault="009D3C25" w:rsidP="009D3C25">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="009D3C25">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
-        <w:t>Arredo Urbano</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="70F470A6" w14:textId="77777777" w:rsidR="00371F08" w:rsidRDefault="00371F08">
+        <w:t>Pianificazione territoriale - Arredo Urbano</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C9273A8" w14:textId="77777777" w:rsidR="00371F08" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:left="5529" w:right="-1"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="it-IT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="it-IT"/>
+        </w:rPr>
+        <w:t>[comune_indirizzo_1]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="496BEED7" w14:textId="77777777" w:rsidR="00371F08" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:right="-1"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="it-IT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="it-IT"/>
+        </w:rPr>
+        <w:t>[comune_indirizzo_2]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4CB67CDB" w14:textId="77777777" w:rsidR="00371F08" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:left="5529" w:right="-1"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="it-IT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="it-IT"/>
+        </w:rPr>
+        <w:t>[comune_indirizzo_3]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0FE0B3BB" w14:textId="77777777" w:rsidR="00371F08" w:rsidRDefault="00371F08">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6C9273A8" w14:textId="77777777" w:rsidR="00371F08" w:rsidRDefault="00000000">
-[...3 lines deleted...]
-        <w:jc w:val="right"/>
+    <w:p w14:paraId="3A5BBC10" w14:textId="77777777" w:rsidR="00371F08" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="it-IT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="it-IT"/>
+        </w:rPr>
+        <w:t>RICHIESTA AUTORIZZAZIONE PER OCCUPAZIONE SUOLO</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C4A9551" w14:textId="77777777" w:rsidR="00371F08" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="it-IT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="it-IT"/>
+        </w:rPr>
+        <w:t>[tipo_pratica_value]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="044F26A9" w14:textId="77777777" w:rsidR="00371F08" w:rsidRDefault="00371F08">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="it-IT"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6B8AD9F7" w14:textId="77777777" w:rsidR="00371F08" w:rsidRDefault="00371F08">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="it-IT"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="48D8B7E4" w14:textId="77777777" w:rsidR="00371F08" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
-          <w:b/>
-          <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
-          <w:b/>
-[...12 lines deleted...]
-        <w:jc w:val="right"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="it-IT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">[fisica_app] </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
-          <w:i/>
-[...4 lines deleted...]
-      </w:pPr>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="it-IT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> [fisica_cognome] [fisica_nome],  </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
-          <w:b/>
-[...12 lines deleted...]
-        <w:jc w:val="right"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="it-IT"/>
+        </w:rPr>
+        <w:t>C.F. [fisica_cf]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D1373AE" w14:textId="77777777" w:rsidR="00371F08" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
-          <w:b/>
-          <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
-          <w:b/>
-[...118 lines deleted...]
-    <w:p w14:paraId="48D8B7E4" w14:textId="77777777" w:rsidR="00371F08" w:rsidRDefault="00000000">
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="it-IT"/>
+        </w:rPr>
+        <w:t>nato a [fisica_comune_nato] ([fisica_provincia_nato]) il [fisica_data_nato]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E49A97D" w14:textId="77777777" w:rsidR="00371F08" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
-        <w:t>[</w:t>
-[...2 lines deleted...]
-      <w:r>
+        <w:t>residente in [fisica_indirizzo] [fisica_civico] - [fisica_cap] [fisica_comune] ([fisica_provincia])</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5AF7DAA1" w14:textId="77777777" w:rsidR="00371F08" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
-        <w:t>fisica_app</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
-        <w:t xml:space="preserve">] </w:t>
-[...390 lines deleted...]
-        <w:t>]</w:t>
+        <w:t>[fisica_email] [fisica_pec] [fisica_telefono] [fisica_cellulare]</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grigliatabella"/>
         <w:tblW w:w="9242" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9242"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00371F08" w:rsidRPr="002C4057" w14:paraId="2B7AE95C" w14:textId="77777777">
+      <w:tr w:rsidR="00371F08" w:rsidRPr="009D3C25" w14:paraId="2B7AE95C" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9242" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="718B317F" w14:textId="77777777" w:rsidR="00371F08" w:rsidRDefault="00000000">
+          <w:p w14:paraId="718B317F" w14:textId="77777777" w:rsidR="00371F08" w:rsidRPr="009D3C25" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D3C25">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>[onshow;block=tbs:row;when [domicilio_opt_value]='1']Domiciliato in:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="03F6BB45" w14:textId="77777777" w:rsidR="00371F08" w:rsidRPr="002C4057" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-                <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
-              <w:t>[</w:t>
-[...201 lines deleted...]
-              <w:t>])</w:t>
+              <w:t>[fisica_domicilio_indirizzo] [fisica_domicilio_civico] - [fisica_domicilio_cap] [fisica_domicilio_comune] ([fisica_domicilio_provincia])</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="2557371B" w14:textId="77777777" w:rsidR="00371F08" w:rsidRDefault="00371F08">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1DE9C1A1" w14:textId="77777777" w:rsidR="00371F08" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
-        <w:t>In qualità di [</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve">In qualità di [giuridica_qualita] dell’esercizio commerciale  </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
-          <w:sz w:val="18"/>
-[...5 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="it-IT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">[giuridica_denominazione] </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
-        <w:t xml:space="preserve">] dell’esercizio commerciale  </w:t>
-[...283 lines deleted...]
-        <w:t>]</w:t>
+        <w:t>con sede in [giuridica_indirizzo] [giuridica_civico] - [giuridica_cap] ([giuridica_comune] [giuridica_localita]), P.IVA [giuridica_piva], [giuridica_cf], [giuridica_email] [giuridica_pec] [giuridica_telefono] [giuridica_cellulare] [giuridica_fax]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2BB60785" w14:textId="77777777" w:rsidR="00371F08" w:rsidRDefault="00371F08">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grigliatabella"/>
         <w:tblW w:w="9166" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9166"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00371F08" w:rsidRPr="002C4057" w14:paraId="682E7821" w14:textId="77777777">
+      <w:tr w:rsidR="00371F08" w:rsidRPr="009D3C25" w14:paraId="682E7821" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="1629"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9166" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="014B3E7B" w14:textId="77777777" w:rsidR="00371F08" w:rsidRPr="002C4057" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-                <w:lang w:val="it-IT"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-                <w:lang w:val="it-IT" w:eastAsia="it-IT"/>
               </w:rPr>
-              <w:t>[</w:t>
-[...59 lines deleted...]
-              <w:t>]='1']DATI DEL PROCURATORE/DELEGATO</w:t>
+              <w:t>[onshow;block=tbs:row;when [delegato_opt]='1']DATI DEL PROCURATORE/DELEGATO</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3EA89AE6" w14:textId="77777777" w:rsidR="00371F08" w:rsidRPr="002C4057" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-                <w:lang w:val="it-IT"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-                <w:lang w:val="it-IT" w:eastAsia="it-IT"/>
               </w:rPr>
-              <w:t>[</w:t>
-[...99 lines deleted...]
-              <w:t>]</w:t>
+              <w:t>[delegato_app] [delegato_cognome] [delegato_nome] in qualità di [delegato_titolo], C.F. [delegato_cf]</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="654B3575" w14:textId="77777777" w:rsidR="00371F08" w:rsidRPr="002C4057" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-                <w:lang w:val="it-IT"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-                <w:lang w:val="it-IT" w:eastAsia="it-IT"/>
               </w:rPr>
-              <w:t>nato a [</w:t>
-[...59 lines deleted...]
-              <w:t>]</w:t>
+              <w:t>nato a [delegato_comune_nato] ([delegato_provincia_nato]) il [delegato_data_nato]</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="114EAEE3" w14:textId="77777777" w:rsidR="00371F08" w:rsidRPr="002C4057" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-                <w:lang w:val="it-IT"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-                <w:lang w:val="it-IT" w:eastAsia="it-IT"/>
               </w:rPr>
-              <w:t>residente in [</w:t>
-[...99 lines deleted...]
-              <w:t>])</w:t>
+              <w:t>residente in [delegato_indirizzo] [delegato_civico] - [delegato_cap] [delegato_comune] ([delegato_provincia])</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1297E4BA" w14:textId="77777777" w:rsidR="00371F08" w:rsidRPr="002C4057" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-                <w:lang w:val="it-IT"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-                <w:lang w:val="it-IT" w:eastAsia="it-IT"/>
               </w:rPr>
-              <w:t>[</w:t>
-[...79 lines deleted...]
-              <w:t>]</w:t>
+              <w:t>[delegato_email] [delegato_pec] [delegato_telefono] [delegato_cellulare]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="59C36B8B" w14:textId="77777777" w:rsidR="00371F08" w:rsidRDefault="00371F08">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3901A05E" w14:textId="77777777" w:rsidR="00371F08" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
-        <w:t>richiede il rinnovo dell’autorizzazione per occupazione [</w:t>
-[...21 lines deleted...]
-        <w:t>] suolo pubblico</w:t>
+        <w:t>richiede il rinnovo dell’autorizzazione per occupazione [tipo_occupazione] suolo pubblico</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0E720D12" w14:textId="77777777" w:rsidR="00371F08" w:rsidRDefault="00371F08">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="486C13A0" w14:textId="77777777" w:rsidR="00371F08" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
-        <w:t>Richiedente: [</w:t>
-[...21 lines deleted...]
-        <w:t>]</w:t>
+        <w:t>Richiedente: [fisica_search]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7539C1C8" w14:textId="77777777" w:rsidR="00371F08" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
-        <w:t>Ragione sociale: [</w:t>
-[...21 lines deleted...]
-        <w:t>]</w:t>
+        <w:t>Ragione sociale: [giuridica_denominazione]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="43CBFBA2" w14:textId="77777777" w:rsidR="00371F08" w:rsidRDefault="00371F08">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="038157F0" w14:textId="77777777" w:rsidR="00371F08" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
@@ -2123,118 +816,74 @@
           <w:lang w:val="it-IT"/>
         </w:rPr>
         <w:t>Autorizzazione rilasciata</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14173CC0" w14:textId="77777777" w:rsidR="00371F08" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
-        <w:t>N. autorizzazione: [</w:t>
-[...21 lines deleted...]
-        <w:t>]</w:t>
+        <w:t>N. autorizzazione: [documento_esistente_titolo]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A824BD1" w14:textId="77777777" w:rsidR="00371F08" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
-        <w:t>N. pratica: [</w:t>
-[...21 lines deleted...]
-        <w:t>]</w:t>
+        <w:t>N. pratica: [numero_pratica]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="53A3885C" w14:textId="77777777" w:rsidR="00371F08" w:rsidRDefault="00371F08">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="43B31FCB" w14:textId="77777777" w:rsidR="00371F08" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="it-IT"/>
@@ -2249,95 +898,51 @@
           <w:lang w:val="it-IT"/>
         </w:rPr>
         <w:t>Rinnovo dell’autorizzazione per il periodo:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="49D77793" w14:textId="77777777" w:rsidR="00371F08" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
-        <w:t>dal [</w:t>
-[...43 lines deleted...]
-        <w:t>]</w:t>
+        <w:t>dal [autorizzata_dal] al [autorizzata_al]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6A133185" w14:textId="77777777" w:rsidR="00371F08" w:rsidRDefault="00371F08">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7D5FA377" w14:textId="77777777" w:rsidR="00371F08" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="18"/>
@@ -2374,495 +979,295 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2E603279" w14:textId="77777777" w:rsidR="00371F08" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="it-IT" w:eastAsia="it-IT"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="it-IT" w:eastAsia="it-IT"/>
         </w:rPr>
+        <w:t>Quadro riepilogativo della documentazione disponibile e allegata:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B7D1BFB" w14:textId="77777777" w:rsidR="00371F08" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="it-IT" w:eastAsia="it-IT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="it-IT" w:eastAsia="it-IT"/>
+        </w:rPr>
+        <w:t>[allegati_istanza.val;block=tbs:listitem]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49A745B9" w14:textId="77777777" w:rsidR="00371F08" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="it-IT" w:eastAsia="it-IT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="it-IT" w:eastAsia="it-IT"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>Quadro riepilogativo della documentazione disponibile e allegata:</w:t>
-[...101 lines deleted...]
-        <w:t>=no]</w:t>
+        <w:t>[note_allegati;strconv=no]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="312AA65F" w14:textId="77777777" w:rsidR="00371F08" w:rsidRDefault="00371F08">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4C3D4E06" w14:textId="77777777" w:rsidR="00371F08" w:rsidRDefault="00371F08">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grigliatabella"/>
         <w:tblW w:w="9166" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4076"/>
         <w:gridCol w:w="5090"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00371F08" w:rsidRPr="002C4057" w14:paraId="02D8BE38" w14:textId="77777777">
+      <w:tr w:rsidR="00371F08" w:rsidRPr="009D3C25" w14:paraId="02D8BE38" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4076" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="66E708E7" w14:textId="77777777" w:rsidR="00371F08" w:rsidRPr="002C4057" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-                <w:lang w:val="it-IT"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-                <w:lang w:val="it-IT" w:eastAsia="it-IT"/>
               </w:rPr>
-              <w:t>[</w:t>
-[...43 lines deleted...]
-              <w:t>]</w:t>
+              <w:t>[comune_value] [data_stampa_domanda]</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5089" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="484D861F" w14:textId="77777777" w:rsidR="00371F08" w:rsidRPr="002C4057" w:rsidRDefault="00000000">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1530"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-                <w:lang w:val="it-IT"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-                <w:lang w:val="it-IT" w:eastAsia="it-IT"/>
               </w:rPr>
-              <w:t>[</w:t>
-[...43 lines deleted...]
-              <w:t>]</w:t>
+              <w:t>[fisica_nome] [fisica_cognome]</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="611F24EF" w14:textId="77777777" w:rsidR="00371F08" w:rsidRPr="002C4057" w:rsidRDefault="00000000">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1530"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-                <w:lang w:val="it-IT"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-                <w:lang w:val="it-IT" w:eastAsia="it-IT"/>
               </w:rPr>
-              <w:t>[</w:t>
-[...43 lines deleted...]
-              <w:t>]</w:t>
+              <w:t>[delegato_nome] [delegato_cognome]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="50061234" w14:textId="77777777" w:rsidR="00371F08" w:rsidRDefault="00371F08">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="13F54703" w14:textId="77777777" w:rsidR="00371F08" w:rsidRPr="002C4057" w:rsidRDefault="00371F08">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:lang w:val="it-IT"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00371F08" w:rsidRPr="002C4057">
       <w:headerReference w:type="even" r:id="rId8"/>
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:footerReference w:type="even" r:id="rId10"/>
       <w:footerReference w:type="default" r:id="rId11"/>
       <w:headerReference w:type="first" r:id="rId12"/>
       <w:footerReference w:type="first" r:id="rId13"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="0" w:footer="708" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:formProt w:val="0"/>
       <w:docGrid w:linePitch="360" w:charSpace="4096"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="565A5A7B" w14:textId="77777777" w:rsidR="00A42848" w:rsidRDefault="00A42848">
+    <w:p w14:paraId="31B37EC1" w14:textId="77777777" w:rsidR="00352BFA" w:rsidRDefault="00352BFA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="44879636" w14:textId="77777777" w:rsidR="00A42848" w:rsidRDefault="00A42848">
+    <w:p w14:paraId="395078A6" w14:textId="77777777" w:rsidR="00352BFA" w:rsidRDefault="00352BFA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
@@ -2893,61 +1298,61 @@
     <w:altName w:val="Cambria"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="5F164EB5" w14:textId="77777777" w:rsidR="002C4057" w:rsidRDefault="002C4057">
     <w:pPr>
       <w:pStyle w:val="Pidipagina"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="74207685" w14:textId="77777777" w:rsidR="002C4057" w:rsidRPr="002C4057" w:rsidRDefault="002C4057" w:rsidP="002C4057">
     <w:pPr>
       <w:pStyle w:val="Pidipagina"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:sz w:val="15"/>
         <w:szCs w:val="15"/>
         <w:lang w:val="it-IT"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="002C4057">
       <w:rPr>
         <w:sz w:val="15"/>
         <w:szCs w:val="15"/>
         <w:lang w:val="it-IT"/>
       </w:rPr>
       <w:t>Comune della Spezia – Servizio Arredo Urbano</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="1C6FB2E5" w14:textId="77777777" w:rsidR="002C4057" w:rsidRPr="002C4057" w:rsidRDefault="002C4057" w:rsidP="002C4057">
     <w:pPr>
       <w:pStyle w:val="Pidipagina"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:sz w:val="15"/>
@@ -2979,116 +1384,116 @@
         <w:lang w:val="it-IT"/>
       </w:rPr>
       <w:t>e-mail arredourbano@comune.sp.it - Telefono 0187/727.319 .707 .484</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="0A31BBDD" w14:textId="77777777" w:rsidR="00371F08" w:rsidRDefault="00371F08">
     <w:pPr>
       <w:pStyle w:val="Pidipagina"/>
       <w:rPr>
         <w:lang w:val="it-IT"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="3100C57C" w14:textId="77777777" w:rsidR="00371F08" w:rsidRDefault="00371F08">
     <w:pPr>
       <w:pStyle w:val="Pidipagina"/>
       <w:rPr>
         <w:lang w:val="it-IT"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="7C80CC09" w14:textId="77777777" w:rsidR="002C4057" w:rsidRDefault="002C4057">
     <w:pPr>
       <w:pStyle w:val="Pidipagina"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0D1D7054" w14:textId="77777777" w:rsidR="00A42848" w:rsidRDefault="00A42848">
+    <w:p w14:paraId="602821C1" w14:textId="77777777" w:rsidR="00352BFA" w:rsidRDefault="00352BFA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4A140D52" w14:textId="77777777" w:rsidR="00A42848" w:rsidRDefault="00A42848">
+    <w:p w14:paraId="6E607AF2" w14:textId="77777777" w:rsidR="00352BFA" w:rsidRDefault="00352BFA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="5D5C6F2D" w14:textId="77777777" w:rsidR="002C4057" w:rsidRDefault="002C4057">
     <w:pPr>
       <w:pStyle w:val="Intestazione"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="37C990C8" w14:textId="77777777" w:rsidR="002C4057" w:rsidRDefault="002C4057">
     <w:pPr>
       <w:pStyle w:val="Intestazione"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="3BA0F5E8" w14:textId="77777777" w:rsidR="002C4057" w:rsidRDefault="002C4057">
     <w:pPr>
       <w:pStyle w:val="Intestazione"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="02D00AA0"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="A97EE118"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
@@ -3250,98 +1655,106 @@
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="472794299">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1362975100">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="283"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00371F08"/>
     <w:rsid w:val="002C4057"/>
+    <w:rsid w:val="00352BFA"/>
     <w:rsid w:val="00371F08"/>
+    <w:rsid w:val="009D3C25"/>
     <w:rsid w:val="00A42848"/>
+    <w:rsid w:val="00A64CC5"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB" w:eastAsia="" w:bidi=""/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:shapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapelayout v:ext="edit">
+      <o:idmap v:ext="edit" data="1"/>
+    </o:shapelayout>
+  </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="52F52325"/>
   <w15:docId w15:val="{6AE583D3-92DC-4B47-954E-86023D4CA52C}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -3917,51 +2330,51 @@
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="007678AC"/>
     <w:pPr>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="it-IT" w:eastAsia="it-IT"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh"/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema di Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
@@ -4212,60 +2625,60 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>315</Words>
-  <Characters>1797</Characters>
+  <Words>319</Words>
+  <Characters>1821</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>14</Lines>
+  <Lines>15</Lines>
   <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2108</CharactersWithSpaces>
+  <CharactersWithSpaces>2136</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Silvia</dc:creator>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:language>it-IT</dc:language>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="AppVersion">
     <vt:lpwstr>16.0000</vt:lpwstr>
   </property>