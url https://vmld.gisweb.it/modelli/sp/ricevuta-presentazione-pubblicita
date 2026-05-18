--- v0 (2026-04-01)
+++ v1 (2026-05-18)
@@ -116,59 +116,78 @@
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:t xml:space="preserve">Comune </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:t>della Spezia</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2706B1D4" w14:textId="77777777" w:rsidR="00F16B71" w:rsidRPr="00CB5D14" w:rsidRDefault="00F16B71" w:rsidP="002871A1">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="46E0CAA9" w14:textId="77777777" w:rsidR="00F16B71" w:rsidRDefault="00CE349D" w:rsidP="002871A1">
-            <w:r>
+          <w:p w14:paraId="1BB66D9B" w14:textId="77777777" w:rsidR="00AD0211" w:rsidRPr="00AD0211" w:rsidRDefault="00AD0211" w:rsidP="00AD0211">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>Dipartimento III – Arredo Urbano</w:t>
+            </w:pPr>
+            <w:r w:rsidRPr="00AD0211">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Dipartimento II</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="46E0CAA9" w14:textId="40978463" w:rsidR="00F16B71" w:rsidRDefault="00AD0211" w:rsidP="00AD0211">
+            <w:r w:rsidRPr="00AD0211">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Pianificazione territoriale - Arredo Urbano</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:bookmarkEnd w:id="0"/>
     </w:tbl>
     <w:p w14:paraId="761A2D42" w14:textId="77777777" w:rsidR="00A40FDF" w:rsidRDefault="00A40FDF" w:rsidP="00CB5D14">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6547250D" w14:textId="77777777" w:rsidR="00CB5D14" w:rsidRDefault="00CB5D14" w:rsidP="00CB5D14">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="75654919" w14:textId="77777777" w:rsidR="00CE349D" w:rsidRDefault="00CB5D14" w:rsidP="00CB5D14">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -1826,59 +1845,61 @@
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00CB5D14"/>
     <w:rsid w:val="0002705B"/>
     <w:rsid w:val="000A7A61"/>
     <w:rsid w:val="001030C4"/>
     <w:rsid w:val="00173F92"/>
     <w:rsid w:val="002F54CD"/>
     <w:rsid w:val="00340FA2"/>
     <w:rsid w:val="003A3AE2"/>
     <w:rsid w:val="003D32F7"/>
     <w:rsid w:val="00481797"/>
     <w:rsid w:val="005402AF"/>
     <w:rsid w:val="006115BF"/>
     <w:rsid w:val="00661081"/>
     <w:rsid w:val="00692340"/>
     <w:rsid w:val="007410CB"/>
     <w:rsid w:val="007E6459"/>
     <w:rsid w:val="007F3C39"/>
     <w:rsid w:val="008B3B00"/>
     <w:rsid w:val="00936FCC"/>
     <w:rsid w:val="009706E7"/>
     <w:rsid w:val="009844BA"/>
     <w:rsid w:val="009C0F04"/>
     <w:rsid w:val="00A40FDF"/>
+    <w:rsid w:val="00AD0211"/>
     <w:rsid w:val="00B332C1"/>
     <w:rsid w:val="00B442EF"/>
     <w:rsid w:val="00B7574F"/>
     <w:rsid w:val="00C24896"/>
     <w:rsid w:val="00CB5D14"/>
     <w:rsid w:val="00CE349D"/>
     <w:rsid w:val="00CE57DF"/>
     <w:rsid w:val="00CF2D6E"/>
     <w:rsid w:val="00DB1E7F"/>
+    <w:rsid w:val="00E11DFB"/>
     <w:rsid w:val="00EF2DF5"/>
     <w:rsid w:val="00F16B71"/>
     <w:rsid w:val="00F16E58"/>
     <w:rsid w:val="00F372F0"/>
     <w:rsid w:val="00FC23FE"/>
     <w:rsid w:val="00FD3952"/>
     <w:rsid w:val="00FE5E25"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="it-IT"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
@@ -2296,50 +2317,51 @@
   <w:style w:type="paragraph" w:styleId="Titolo1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normale"/>
     <w:link w:val="Titolo1Carattere"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00CE57DF"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="36"/>
       <w:sz w:val="48"/>
       <w:szCs w:val="48"/>
       <w:lang w:eastAsia="it-IT"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Carpredefinitoparagrafo">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Tabellanormale">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Nessunelenco">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Testofumetto">
     <w:name w:val="Balloon Text"/>
@@ -2857,65 +2879,65 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>448</Words>
-  <Characters>2554</Characters>
+  <Words>452</Words>
+  <Characters>2577</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>21</Lines>
-  <Paragraphs>5</Paragraphs>
+  <Paragraphs>6</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titolo</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2997</CharactersWithSpaces>
+  <CharactersWithSpaces>3023</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Silvia</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>