--- v0 (2026-04-01)
+++ v1 (2026-05-18)
@@ -1,49 +1,49 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grigliatabella"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1951"/>
         <w:gridCol w:w="7827"/>
       </w:tblGrid>
       <w:tr w:rsidR="00F16B71" w14:paraId="0A690E12" w14:textId="77777777" w:rsidTr="002871A1">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1951" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4EE15A3A" w14:textId="77777777" w:rsidR="00F16B71" w:rsidRDefault="00F16B71" w:rsidP="002871A1">
@@ -116,59 +116,78 @@
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:t xml:space="preserve">Comune </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:t>della Spezia</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="188A4C33" w14:textId="77777777" w:rsidR="00F16B71" w:rsidRPr="00CB5D14" w:rsidRDefault="00F16B71" w:rsidP="002871A1">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="0C99FC19" w14:textId="77777777" w:rsidR="00F16B71" w:rsidRDefault="00CE349D" w:rsidP="002871A1">
-            <w:r>
+          <w:p w14:paraId="391B3FBD" w14:textId="77777777" w:rsidR="00660E9B" w:rsidRPr="00660E9B" w:rsidRDefault="00660E9B" w:rsidP="00660E9B">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>Dipartimento III – Arredo Urbano</w:t>
+            </w:pPr>
+            <w:r w:rsidRPr="00660E9B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Dipartimento II</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0C99FC19" w14:textId="65690C6D" w:rsidR="00F16B71" w:rsidRDefault="00660E9B" w:rsidP="00660E9B">
+            <w:r w:rsidRPr="00660E9B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Pianificazione territoriale - Arredo Urbano</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:bookmarkEnd w:id="0"/>
     </w:tbl>
     <w:p w14:paraId="7B4D8AD9" w14:textId="77777777" w:rsidR="00A40FDF" w:rsidRDefault="00A40FDF" w:rsidP="00CB5D14">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="68D49D84" w14:textId="77777777" w:rsidR="00CB5D14" w:rsidRDefault="00CB5D14" w:rsidP="00CB5D14">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3FABC65E" w14:textId="77777777" w:rsidR="00CE349D" w:rsidRDefault="00CB5D14" w:rsidP="00CB5D14">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -285,187 +304,131 @@
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Soggetto</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7402" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="28C69F7A" w14:textId="77777777" w:rsidR="00CB5D14" w:rsidRPr="00CB5D14" w:rsidRDefault="00FE5E25" w:rsidP="00FE5E25">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
-              <w:t>[</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">] </w:t>
+              <w:t xml:space="preserve">[fisica_nome] [fisica_cognome] </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B7574F" w:rsidRPr="00CB5D14" w14:paraId="67CD1743" w14:textId="77777777" w:rsidTr="00CB5D14">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2376" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="59C4AA18" w14:textId="77777777" w:rsidR="00B7574F" w:rsidRDefault="00B7574F" w:rsidP="00CB5D14">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Esercizio commerciale</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7402" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="68BE4E42" w14:textId="77777777" w:rsidR="00B7574F" w:rsidRDefault="00B7574F" w:rsidP="00FE5E25">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
-              <w:t>[</w:t>
-[...13 lines deleted...]
-              <w:t>]</w:t>
+              <w:t>[giuridica_denominazione]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B7574F" w:rsidRPr="00CB5D14" w14:paraId="4DA35002" w14:textId="77777777" w:rsidTr="00CB5D14">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2376" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="420244A6" w14:textId="77777777" w:rsidR="00B7574F" w:rsidRDefault="00B7574F" w:rsidP="00CB5D14">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Tipo di occupazione</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7402" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6C106FF1" w14:textId="77777777" w:rsidR="00B7574F" w:rsidRDefault="00B7574F" w:rsidP="00FE5E25">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
-              <w:t>[</w:t>
-[...13 lines deleted...]
-              <w:t>]</w:t>
+              <w:t>[tipo_occupazione]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="0D414674" w14:textId="77777777" w:rsidR="00CB5D14" w:rsidRPr="00CB5D14" w:rsidRDefault="00CB5D14" w:rsidP="00CB5D14">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grigliatabella"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2376"/>
         <w:gridCol w:w="7402"/>
       </w:tblGrid>
       <w:tr w:rsidR="00CB5D14" w:rsidRPr="00CB5D14" w14:paraId="0BC9FF6C" w14:textId="77777777" w:rsidTr="00CB5D14">
@@ -547,119 +510,91 @@
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Data presentazione</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7402" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="460B4D27" w14:textId="77777777" w:rsidR="00CB5D14" w:rsidRPr="00EF2DF5" w:rsidRDefault="003A3AE2" w:rsidP="00CB5D14">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EF2DF5">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
-              <w:t>[</w:t>
-[...13 lines deleted...]
-              <w:t>]</w:t>
+              <w:t>[data_presentazione]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CB5D14" w:rsidRPr="00CB5D14" w14:paraId="36CC04C3" w14:textId="77777777" w:rsidTr="00CB5D14">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2376" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7E6FBAC0" w14:textId="77777777" w:rsidR="00CB5D14" w:rsidRPr="00CB5D14" w:rsidRDefault="00CB5D14" w:rsidP="00CB5D14">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Numero protocollo</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7402" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1F5C6644" w14:textId="77777777" w:rsidR="00CB5D14" w:rsidRPr="00CB5D14" w:rsidRDefault="003A3AE2" w:rsidP="00CB5D14">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
-              <w:t>[</w:t>
-[...13 lines deleted...]
-              <w:t>]</w:t>
+              <w:t>[numero_protocollo]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="4BDF804F" w14:textId="77777777" w:rsidR="00CB5D14" w:rsidRPr="003A3AE2" w:rsidRDefault="00CB5D14" w:rsidP="00CB5D14">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="584A3DE0" w14:textId="77777777" w:rsidR="009706E7" w:rsidRPr="00CE349D" w:rsidRDefault="009706E7" w:rsidP="00CE349D">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CE349D">
         <w:rPr>
@@ -794,119 +729,77 @@
         <w:gridCol w:w="4077"/>
         <w:gridCol w:w="5089"/>
       </w:tblGrid>
       <w:tr w:rsidR="00CE349D" w:rsidRPr="00FF5CAF" w14:paraId="6BB28E92" w14:textId="77777777" w:rsidTr="00F02435">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4077" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7496C21B" w14:textId="77777777" w:rsidR="00CE349D" w:rsidRPr="005A2BF4" w:rsidRDefault="00CE349D" w:rsidP="00F02435">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005A2BF4">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>[</w:t>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="005A2BF4">
+              <w:t>[comune_value]</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>comune_value</w:t>
-[...38 lines deleted...]
-              <w:t>]</w:t>
+              <w:t>, [data_presentazione]</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5089" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0CE6FB1E" w14:textId="77777777" w:rsidR="00CE349D" w:rsidRPr="005A2BF4" w:rsidRDefault="00CE349D" w:rsidP="00F02435">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="1" w:name="_GoBack"/>
-            <w:bookmarkEnd w:id="1"/>
           </w:p>
           <w:p w14:paraId="143C631A" w14:textId="77777777" w:rsidR="00CE349D" w:rsidRPr="005A2BF4" w:rsidRDefault="00CE349D" w:rsidP="00F02435">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1530"/>
               </w:tabs>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="3C1464BC" w14:textId="77777777" w:rsidR="00CE57DF" w:rsidRDefault="00CE57DF" w:rsidP="009706E7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -1087,71 +980,51 @@
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t xml:space="preserve">Il Comune di </w:t>
             </w:r>
             <w:r w:rsidR="00F16B71">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
-              <w:t>[</w:t>
-[...19 lines deleted...]
-              <w:t>]</w:t>
+              <w:t>[comune_value]</w:t>
             </w:r>
             <w:r w:rsidRPr="00926A1D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>, titolare del trattamento, tratta i dati personali liberamente conferiti, esclusivamente per finalità istituzionali.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="65025C3A" w14:textId="77777777" w:rsidR="00173F92" w:rsidRPr="00926A1D" w:rsidRDefault="00173F92" w:rsidP="00173F92">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00926A1D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
@@ -1251,71 +1124,51 @@
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00926A1D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t xml:space="preserve">Il cittadino/L’interessato avrà in qualsiasi momento piena facoltà di esercitare i diritti previsti dalla normativa vigente; potrà far valere i propri diritti rivolgendosi al Comune di </w:t>
             </w:r>
             <w:r w:rsidR="00F16B71">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
-              <w:t>[</w:t>
-[...19 lines deleted...]
-              <w:t>]</w:t>
+              <w:t>[comune_value]</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1666EC50" w14:textId="77777777" w:rsidR="00173F92" w:rsidRPr="00926A1D" w:rsidRDefault="00173F92" w:rsidP="00173F92">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00926A1D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t xml:space="preserve">I diritti del cittadino/dell’interessato sono quelli previsti dal Regolamento UE 2016/679 (GDPR). </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0584662C" w14:textId="77777777" w:rsidR="00173F92" w:rsidRPr="00926A1D" w:rsidRDefault="00173F92" w:rsidP="00173F92">
             <w:pPr>
               <w:contextualSpacing/>
@@ -1472,119 +1325,119 @@
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6039B56B" w14:textId="77777777" w:rsidR="00CE57DF" w:rsidRPr="009706E7" w:rsidRDefault="00CE57DF" w:rsidP="009706E7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00CE57DF" w:rsidRPr="009706E7" w:rsidSect="00A40FDF">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1134" w:bottom="1134" w:left="1134" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4E530911"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F724DD98"/>
     <w:lvl w:ilvl="0" w:tplc="04100001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04100003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -1880,154 +1733,155 @@
     <w:lvl w:ilvl="7" w:tplc="04100003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04100005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="1773166986">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="175270124">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="1422606335">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="283"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00CB5D14"/>
     <w:rsid w:val="0002705B"/>
     <w:rsid w:val="000A7A61"/>
     <w:rsid w:val="001030C4"/>
     <w:rsid w:val="00173F92"/>
     <w:rsid w:val="001B5728"/>
     <w:rsid w:val="002F54CD"/>
     <w:rsid w:val="00340FA2"/>
     <w:rsid w:val="003A3AE2"/>
     <w:rsid w:val="003D32F7"/>
     <w:rsid w:val="006115BF"/>
+    <w:rsid w:val="00660E9B"/>
     <w:rsid w:val="00661081"/>
     <w:rsid w:val="00692340"/>
+    <w:rsid w:val="006A2B2A"/>
     <w:rsid w:val="007E09E6"/>
     <w:rsid w:val="007F3C39"/>
     <w:rsid w:val="007F774C"/>
     <w:rsid w:val="008B3B00"/>
     <w:rsid w:val="009706E7"/>
     <w:rsid w:val="009844BA"/>
     <w:rsid w:val="00A40FDF"/>
     <w:rsid w:val="00B7574F"/>
     <w:rsid w:val="00B80F85"/>
     <w:rsid w:val="00CB5D14"/>
     <w:rsid w:val="00CE349D"/>
     <w:rsid w:val="00CE57DF"/>
     <w:rsid w:val="00CF2D6E"/>
     <w:rsid w:val="00DB1E7F"/>
     <w:rsid w:val="00EF2DF5"/>
     <w:rsid w:val="00F16B71"/>
     <w:rsid w:val="00F16E58"/>
     <w:rsid w:val="00F372F0"/>
     <w:rsid w:val="00FC23FE"/>
     <w:rsid w:val="00FE5E25"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="it-IT"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="4C2BD6F8"/>
   <w15:docId w15:val="{73AA35A1-A003-4139-ACE5-7892ED8AC27F}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="it-IT" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="377">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -2360,51 +2214,50 @@
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Smart Link Error" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normale">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00A40FDF"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titolo1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normale"/>
     <w:link w:val="Titolo1Carattere"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00CE57DF"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="36"/>
       <w:sz w:val="48"/>
       <w:szCs w:val="48"/>
@@ -2512,51 +2365,51 @@
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="36"/>
       <w:sz w:val="48"/>
       <w:szCs w:val="48"/>
       <w:lang w:eastAsia="it-IT"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Paragrafoelenco">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normale"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00FE5E25"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="219171653">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="303891842">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -2954,65 +2807,65 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>418</Words>
-  <Characters>2388</Characters>
+  <Words>422</Words>
+  <Characters>2411</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>19</Lines>
+  <Lines>20</Lines>
   <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titolo</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2801</CharactersWithSpaces>
+  <CharactersWithSpaces>2828</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Silvia</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>