--- v0 (2026-04-01)
+++ v1 (2026-05-18)
@@ -94,204 +94,190 @@
     </w:p>
     <w:p w14:paraId="13040F5A" w14:textId="77777777" w:rsidR="00480561" w:rsidRPr="000F6745" w:rsidRDefault="000F6745" w:rsidP="000F6745">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000F6745">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
         <w:t>COMUNE DELLA SPEZIA</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1DCDB0CF" w14:textId="77777777" w:rsidR="000F6745" w:rsidRPr="000F6745" w:rsidRDefault="000F6745" w:rsidP="000F6745">
+    <w:p w14:paraId="7E730250" w14:textId="77777777" w:rsidR="008039D8" w:rsidRPr="008039D8" w:rsidRDefault="008039D8" w:rsidP="008039D8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000F6745">
+      <w:r w:rsidRPr="008039D8">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
-        <w:t>DIPARTIMENTO III</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="7704C91E" w14:textId="77777777" w:rsidR="000F6745" w:rsidRDefault="000F6745" w:rsidP="000F6745">
+        <w:t>Dipartimento II</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0DA46E86" w14:textId="1D2CAA4E" w:rsidR="000F6745" w:rsidRDefault="008039D8" w:rsidP="008039D8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000F6745">
+      <w:r w:rsidRPr="008039D8">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
-        <w:t>Arredo Urbano</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="0DA46E86" w14:textId="77777777" w:rsidR="000F6745" w:rsidRDefault="000F6745" w:rsidP="000F6745">
+        <w:t>Pianificazione territoriale - Arredo Urbano</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7830D06F" w14:textId="77777777" w:rsidR="007678AC" w:rsidRPr="007678AC" w:rsidRDefault="007678AC" w:rsidP="007678AC">
+      <w:pPr>
+        <w:ind w:left="5529" w:right="-1"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="it-IT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007678AC">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="it-IT"/>
+        </w:rPr>
+        <w:t>[comune_indirizzo_1]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03B936A7" w14:textId="77777777" w:rsidR="007678AC" w:rsidRPr="007678AC" w:rsidRDefault="007678AC" w:rsidP="007678AC">
+      <w:pPr>
+        <w:ind w:right="-1"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="it-IT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007678AC">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="it-IT"/>
+        </w:rPr>
+        <w:t>[comune_indirizzo_2]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73724FC0" w14:textId="77777777" w:rsidR="007678AC" w:rsidRPr="007678AC" w:rsidRDefault="007678AC" w:rsidP="007678AC">
+      <w:pPr>
+        <w:ind w:left="5529" w:right="-1"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="it-IT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007678AC">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="it-IT"/>
+        </w:rPr>
+        <w:t>[comune_indirizzo_3]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="036A639A" w14:textId="77777777" w:rsidR="000F6745" w:rsidRDefault="000F6745" w:rsidP="000F6745">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7830D06F" w14:textId="77777777" w:rsidR="007678AC" w:rsidRPr="007678AC" w:rsidRDefault="007678AC" w:rsidP="007678AC">
-[...90 lines deleted...]
-    </w:p>
     <w:p w14:paraId="237BBF52" w14:textId="77777777" w:rsidR="000F6745" w:rsidRDefault="007678AC" w:rsidP="007678AC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
         <w:t>DATI DEL TITOLARE</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5D67855A" w14:textId="77777777" w:rsidR="007678AC" w:rsidRPr="007678AC" w:rsidRDefault="007678AC" w:rsidP="000F6745">
@@ -305,1224 +291,467 @@
           <w:szCs w:val="18"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6773C25B" w14:textId="4A6C6A41" w:rsidR="007678AC" w:rsidRPr="007678AC" w:rsidRDefault="007678AC" w:rsidP="0000126F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003634AD">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
-        <w:t>[</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="003634AD">
+        <w:t>[fisica_app]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001616EB">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
-        <w:t>fisica_app</w:t>
-[...70 lines deleted...]
-        <w:t xml:space="preserve">], </w:t>
+        <w:t xml:space="preserve"> [fisica_cognome] [fisica_nome], </w:t>
       </w:r>
       <w:r w:rsidRPr="007678AC">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
-        <w:t>C.F. [</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>C.F. [fisica_cf]</w:t>
+      </w:r>
+      <w:r w:rsidR="000C3ED6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="it-IT"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="000C3ED6" w:rsidRPr="000C3ED6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="it-IT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="000C3ED6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="it-IT"/>
+        </w:rPr>
+        <w:t>in qualità di [fisica_titolo]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5EF41624" w14:textId="77777777" w:rsidR="007678AC" w:rsidRPr="007678AC" w:rsidRDefault="007678AC" w:rsidP="0000126F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="it-IT"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="007678AC">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
-        <w:t>fisica_cf</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>nato a [fisica_comune_nato] ([fisica_provincia_nato]) il [fisica_data_nato]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5502514C" w14:textId="77777777" w:rsidR="007678AC" w:rsidRPr="007678AC" w:rsidRDefault="007678AC" w:rsidP="0000126F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="it-IT"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="007678AC">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
-        <w:t>]</w:t>
-[...49 lines deleted...]
-    <w:p w14:paraId="5EF41624" w14:textId="77777777" w:rsidR="007678AC" w:rsidRPr="007678AC" w:rsidRDefault="007678AC" w:rsidP="0000126F">
+        <w:t>residente in [fisica_indirizzo] [fisica_civico] - [fisica_cap] [fisica_comune] ([fisica_provincia])</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54F5B1DE" w14:textId="77777777" w:rsidR="007678AC" w:rsidRPr="007678AC" w:rsidRDefault="007678AC" w:rsidP="0000126F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007678AC">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
-        <w:t>nato a [</w:t>
-[...281 lines deleted...]
-        <w:t>]</w:t>
+        <w:t>[fisica_email] [fisica_pec] [fisica_telefono] [fisica_cellulare]</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grigliatabella"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9242"/>
       </w:tblGrid>
       <w:tr w:rsidR="007678AC" w:rsidRPr="006D220A" w14:paraId="136F6BEC" w14:textId="77777777" w:rsidTr="007678AC">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9242" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="70B562A5" w14:textId="77777777" w:rsidR="007678AC" w:rsidRPr="00E9308C" w:rsidRDefault="007678AC" w:rsidP="0000126F">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E9308C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>[</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+              <w:t>[onshow;block=tbs:row;when [domicilio_opt_</w:t>
+            </w:r>
+            <w:r w:rsidR="00B45442">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>value</w:t>
+            </w:r>
             <w:r w:rsidRPr="00E9308C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>onshow;block</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>]='</w:t>
+            </w:r>
+            <w:r w:rsidR="00B45442">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
             <w:r w:rsidRPr="00E9308C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>=</w:t>
-[...86 lines deleted...]
-              <w:t xml:space="preserve"> in:</w:t>
+              <w:t>']Domiciliato in:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="79963B57" w14:textId="77777777" w:rsidR="007678AC" w:rsidRPr="007678AC" w:rsidRDefault="007678AC" w:rsidP="0000126F">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007678AC">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>[</w:t>
-[...89 lines deleted...]
-              <w:t>])</w:t>
+              <w:t>[fisica_domicilio_indirizzo] [fisica_domicilio_civico] - [fisica_domicilio_cap] [fisica_domicilio_comune] ([fisica_domicilio_provincia])</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="348C0531" w14:textId="77777777" w:rsidR="007678AC" w:rsidRPr="007678AC" w:rsidRDefault="007678AC" w:rsidP="0000126F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7AAFF513" w14:textId="4AF6E416" w:rsidR="0000126F" w:rsidRPr="007678AC" w:rsidRDefault="007678AC" w:rsidP="0000126F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007678AC">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
         <w:t>In qualità di [</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
         <w:t>giuridica_qualita</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="007678AC">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00E03735">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
         <w:t xml:space="preserve">di </w:t>
       </w:r>
       <w:r w:rsidRPr="00E03735">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
+        <w:t>[giuridica_denominazione]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C747C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="it-IT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007678AC">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="it-IT"/>
+        </w:rPr>
+        <w:t>con sede in [giuridica_indirizzo] [giuridica_civico]</w:t>
+      </w:r>
+      <w:r w:rsidR="0000126F">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="it-IT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="it-IT"/>
+        </w:rPr>
+        <w:t>[giuridica_cap] (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007678AC">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="it-IT"/>
+        </w:rPr>
+        <w:t>[giuridica_comune]</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="it-IT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> [giuridica_localita])</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007678AC">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="it-IT"/>
+        </w:rPr>
+        <w:t>, P.IVA [giuridica_piva]</w:t>
+      </w:r>
+      <w:r w:rsidR="0000126F">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="it-IT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, [giuridica_cf], [giuridica_email] [giuridica_pec] </w:t>
+      </w:r>
+      <w:r w:rsidR="0000126F" w:rsidRPr="007678AC">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="it-IT"/>
+        </w:rPr>
         <w:t>[</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...76 lines deleted...]
-      </w:r>
       <w:r w:rsidR="0000126F">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
-        <w:t xml:space="preserve"> - </w:t>
-[...115 lines deleted...]
-        <w:t>]</w:t>
+        <w:t>giuridica</w:t>
+      </w:r>
+      <w:r w:rsidR="0000126F" w:rsidRPr="007678AC">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="it-IT"/>
+        </w:rPr>
+        <w:t>_telefono] [</w:t>
       </w:r>
       <w:r w:rsidR="0000126F">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
-        <w:t>, [</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>giuridica</w:t>
+      </w:r>
+      <w:r w:rsidR="0000126F" w:rsidRPr="007678AC">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="it-IT"/>
+        </w:rPr>
+        <w:t>_cellulare]</w:t>
+      </w:r>
       <w:r w:rsidR="0000126F">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
-        <w:t>giuridica_cf</w:t>
-[...145 lines deleted...]
-        <w:t>]</w:t>
+        <w:t xml:space="preserve"> [giuridica_fax]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B59D6A8" w14:textId="77777777" w:rsidR="007678AC" w:rsidRDefault="007678AC" w:rsidP="0000126F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grigliatabella"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -1536,501 +765,149 @@
         <w:trPr>
           <w:trHeight w:val="1629"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9166" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="508CD581" w14:textId="77777777" w:rsidR="00F11937" w:rsidRPr="0000126F" w:rsidRDefault="00F11937" w:rsidP="00F11937">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>[</w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="0000126F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>onshow;block</w:t>
-[...44 lines deleted...]
-              <w:t>]='1']DATI DEL PROCURATORE/DELEGATO</w:t>
+              <w:t>onshow;block=tbs:row;when [delegato_opt]='1']DATI DEL PROCURATORE/DELEGATO</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="45E793F9" w14:textId="77777777" w:rsidR="00F11937" w:rsidRPr="0000126F" w:rsidRDefault="00F11937" w:rsidP="00F11937">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0000126F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>[</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+              <w:t>[delegato_app] [delegato_cognome] [delegato_nome]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> in qualità di [delegato_titolo]</w:t>
+            </w:r>
             <w:r w:rsidRPr="0000126F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>delegato_app</w:t>
-[...96 lines deleted...]
-              <w:t>]</w:t>
+              <w:t>, C.F. [delegato_cf]</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="602496B0" w14:textId="77777777" w:rsidR="00F11937" w:rsidRPr="0000126F" w:rsidRDefault="00F11937" w:rsidP="00F11937">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0000126F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>nato a [</w:t>
-[...53 lines deleted...]
-              <w:t>]</w:t>
+              <w:t>nato a [delegato_comune_nato] ([delegato_provincia_nato]) il [delegato_data_nato]</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="76B5D8F7" w14:textId="77777777" w:rsidR="00F11937" w:rsidRPr="0000126F" w:rsidRDefault="00F11937" w:rsidP="00F11937">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0000126F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>residente in [</w:t>
-[...89 lines deleted...]
-              <w:t>])</w:t>
+              <w:t>residente in [delegato_indirizzo] [delegato_civico] - [delegato_cap] [delegato_comune] ([delegato_provincia])</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="395185AD" w14:textId="77777777" w:rsidR="00F11937" w:rsidRDefault="00F11937" w:rsidP="00F11937">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0000126F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>[</w:t>
-[...71 lines deleted...]
-              <w:t>]</w:t>
+              <w:t>[delegato_email] [delegato_pec] [delegato_telefono] [delegato_cellulare]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="2163F42F" w14:textId="77777777" w:rsidR="0000126F" w:rsidRDefault="0000126F" w:rsidP="0000126F">
       <w:pPr>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="129B8386" w14:textId="1A0954DB" w:rsidR="00435882" w:rsidRDefault="003D5EFA" w:rsidP="00435882">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="18"/>
@@ -2054,95 +931,51 @@
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
         <w:t>per impianti pubblicitari</w:t>
       </w:r>
       <w:r w:rsidR="006D220A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="006D220A" w:rsidRPr="006D220A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
-        <w:t xml:space="preserve">come definiti dall’Art. 47 Regolamento attuazione </w:t>
-[...43 lines deleted...]
-        <w:t>-Definizione dei mezzi pubblicitari)</w:t>
+        <w:t>come definiti dall’Art. 47 Regolamento attuazione CdS (Art. 23 CdS-Definizione dei mezzi pubblicitari)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="731153FD" w14:textId="77777777" w:rsidR="00435882" w:rsidRDefault="00435882" w:rsidP="00435882">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7AD00678" w14:textId="77777777" w:rsidR="0000126F" w:rsidRDefault="00546946" w:rsidP="00DD7A3F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="it-IT"/>
@@ -2321,188 +1154,112 @@
       <w:tr w:rsidR="00C91C75" w:rsidRPr="00C91C75" w14:paraId="5F84AA6C" w14:textId="77777777" w:rsidTr="00C91C75">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2113" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
           <w:p w14:paraId="7B36DCC5" w14:textId="77777777" w:rsidR="00C91C75" w:rsidRPr="00A96246" w:rsidRDefault="00C91C75" w:rsidP="00C91C75">
             <w:pPr>
               <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A96246">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>[</w:t>
-[...39 lines deleted...]
-              <w:t>]</w:t>
+              <w:t>[elenco_nct.nct_sezione;block=tbs:row]</w:t>
             </w:r>
             <w:r w:rsidR="00927E42">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1484" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
           <w:p w14:paraId="02C07691" w14:textId="77777777" w:rsidR="00C91C75" w:rsidRPr="00C91C75" w:rsidRDefault="00C91C75" w:rsidP="00C91C75">
             <w:pPr>
               <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C91C75">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>[</w:t>
-[...17 lines deleted...]
-              <w:t>]</w:t>
+              <w:t>[elenco_nct.nct_foglio]</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1403" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
           <w:p w14:paraId="2C915C0A" w14:textId="77777777" w:rsidR="00C91C75" w:rsidRPr="00C91C75" w:rsidRDefault="00C91C75" w:rsidP="00C91C75">
             <w:pPr>
               <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C91C75">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>[</w:t>
-[...17 lines deleted...]
-              <w:t>]</w:t>
+              <w:t>[elenco_nct.nct_particella]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="7F8AEA51" w14:textId="77777777" w:rsidR="00435882" w:rsidRDefault="00435882" w:rsidP="0000126F">
       <w:pPr>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="603DA0C5" w14:textId="377C6913" w:rsidR="007E59BA" w:rsidRDefault="003D5EFA" w:rsidP="0000152D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="it-IT"/>
@@ -2604,212 +1361,135 @@
           <w:tcPr>
             <w:tcW w:w="2798" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
           <w:p w14:paraId="2CDD46E4" w14:textId="77777777" w:rsidR="007E59BA" w:rsidRPr="001616EB" w:rsidRDefault="007E59BA" w:rsidP="005A69E5">
             <w:pPr>
               <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001616EB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>[</w:t>
-[...43 lines deleted...]
-              <w:t>]</w:t>
+              <w:t>[periodo_occupazione_dg.data_inizio;block=tbs:row]</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2202" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
           <w:p w14:paraId="3FF574C4" w14:textId="77777777" w:rsidR="007E59BA" w:rsidRPr="001616EB" w:rsidRDefault="007E59BA" w:rsidP="005A69E5">
             <w:pPr>
               <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001616EB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>[</w:t>
-[...21 lines deleted...]
-              <w:t>]</w:t>
+              <w:t>[periodo_occupazione_dg.data_fine]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="537EE1ED" w14:textId="45AE2C05" w:rsidR="00A96814" w:rsidRDefault="00A96814" w:rsidP="0000152D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="45DB9D5F" w14:textId="51C69BAD" w:rsidR="00A96814" w:rsidRDefault="00A96814" w:rsidP="0000152D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
         <w:t>Descrizione dell’attività: [</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A96814">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
         <w:t>tipologia_attivita</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
-        <w:t>;strconv</w:t>
-[...9 lines deleted...]
-        <w:t>=no]</w:t>
+        <w:t>;strconv=no]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14D5B29F" w14:textId="77777777" w:rsidR="0000152D" w:rsidRDefault="0000152D" w:rsidP="0000152D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grigliatabella"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -2818,158 +1498,101 @@
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9242"/>
       </w:tblGrid>
       <w:tr w:rsidR="00795AF1" w:rsidRPr="006D220A" w14:paraId="36C110A9" w14:textId="77777777" w:rsidTr="00795AF1">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14098" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="63DD2AD5" w14:textId="01AC0F30" w:rsidR="00795AF1" w:rsidRPr="00795AF1" w:rsidRDefault="00795AF1" w:rsidP="00A96814">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00795AF1">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>[</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+              <w:lastRenderedPageBreak/>
+              <w:t>[onshow;block=tbs:row;when [autorizzazione_commercio_opt]='</w:t>
+            </w:r>
+            <w:r w:rsidR="004D657A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
             <w:r w:rsidRPr="00795AF1">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>onshow;block</w:t>
-[...59 lines deleted...]
-              </w:rPr>
               <w:t>']</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>N. autorizzazione rilasciata dalle attività produttive: [</w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="0000152D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>numero_autorizzazione_scia</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>] del [</w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="0000152D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>data_autorizzazione_scia</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="51BA4148" w14:textId="0045276F" w:rsidR="0000152D" w:rsidRDefault="0000152D" w:rsidP="0000152D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
@@ -2989,220 +1612,142 @@
       <w:tblGrid>
         <w:gridCol w:w="9242"/>
       </w:tblGrid>
       <w:tr w:rsidR="00463C4A" w:rsidRPr="006D220A" w14:paraId="4290CBAA" w14:textId="77777777" w:rsidTr="00463C4A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14098" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5825F0B9" w14:textId="668F0448" w:rsidR="00463C4A" w:rsidRPr="00463C4A" w:rsidRDefault="00463C4A" w:rsidP="00463C4A">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="_Hlk31016118"/>
             <w:r w:rsidRPr="00463C4A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>[</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+              <w:t>[onshow;block=tbs:row;when [rinnovo_opt_key]=</w:t>
+            </w:r>
             <w:r w:rsidRPr="00463C4A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-              </w:rPr>
-[...51 lines deleted...]
-                <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve"> '</w:t>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+              <w:t xml:space="preserve"> 'si']</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00264635">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>si'</w:t>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+              <w:t>Richiesta di rinnovo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>]</w:t>
+              <w:t xml:space="preserve"> di precedente</w:t>
             </w:r>
             <w:r w:rsidRPr="00264635">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>Richiesta di rinnovo</w:t>
+              <w:t xml:space="preserve"> autorizzazione </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve"> di precedente</w:t>
+              <w:t xml:space="preserve">(non presentata online) </w:t>
+            </w:r>
+            <w:r w:rsidR="007808BD">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>N</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>. [</w:t>
             </w:r>
             <w:r w:rsidRPr="00264635">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve"> autorizzazione </w:t>
+              <w:t>documento_esistente_autorizzazione</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">(non presentata online) </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="007808BD">
+              <w:t>] del [</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00264635">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>N</w:t>
-[...37 lines deleted...]
-              </w:rPr>
               <w:t>documento_esistente_data</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="52C56514" w14:textId="77777777" w:rsidR="00264635" w:rsidRDefault="00264635" w:rsidP="00463C4A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
       </w:pPr>
@@ -3525,363 +2070,235 @@
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007E59BA" w:rsidRPr="006D220A" w14:paraId="072C02F5" w14:textId="46F7BFF1" w:rsidTr="007E59BA">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="979" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
           <w:p w14:paraId="18DB9651" w14:textId="3D582699" w:rsidR="007E59BA" w:rsidRPr="007E59BA" w:rsidRDefault="007E59BA" w:rsidP="000171BE">
             <w:pPr>
               <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007E59BA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>[</w:t>
-[...35 lines deleted...]
-              <w:t>]</w:t>
+              <w:t>[elementi_impianti_dg.impianto_descrizione;block=tbs:row]</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="690" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
           <w:p w14:paraId="3B2254E7" w14:textId="558DCF02" w:rsidR="007E59BA" w:rsidRPr="007E59BA" w:rsidRDefault="007E59BA" w:rsidP="000171BE">
             <w:pPr>
               <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007E59BA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>[</w:t>
-[...17 lines deleted...]
-              <w:t>]</w:t>
+              <w:t>[elementi_impianti_dg.impianto_lunghezza]</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="537" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
           <w:p w14:paraId="2F1FF397" w14:textId="570D2104" w:rsidR="007E59BA" w:rsidRPr="007E59BA" w:rsidRDefault="007E59BA" w:rsidP="000171BE">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007E59BA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>[</w:t>
-[...17 lines deleted...]
-              <w:t>]</w:t>
+              <w:t>[elementi_impianti_dg.impianto_altezza]</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="920" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
           <w:p w14:paraId="1E925C1D" w14:textId="4F866814" w:rsidR="007E59BA" w:rsidRPr="007E59BA" w:rsidRDefault="007E59BA" w:rsidP="000171BE">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007E59BA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>[</w:t>
-[...17 lines deleted...]
-              <w:t>]</w:t>
+              <w:t>[elementi_impianti_dg.impianto_altezzaterra]</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="767" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
           <w:p w14:paraId="6FE49049" w14:textId="6BAC1300" w:rsidR="007E59BA" w:rsidRPr="007E59BA" w:rsidRDefault="007E59BA" w:rsidP="000171BE">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007E59BA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>[</w:t>
-[...17 lines deleted...]
-              <w:t>]</w:t>
+              <w:t>[elementi_impianti_dg.impianto_area]</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="614" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
           <w:p w14:paraId="796B6D54" w14:textId="5E1E4316" w:rsidR="007E59BA" w:rsidRPr="007E59BA" w:rsidRDefault="007E59BA" w:rsidP="000171BE">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007E59BA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>[</w:t>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="007E59BA">
+              <w:t>[elementi_impianti_dg.</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>elementi_impianti_dg.</w:t>
-[...1 lines deleted...]
-            <w:r>
+              <w:t>illuminato_opt</w:t>
+            </w:r>
+            <w:r w:rsidR="00FB6437">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>illuminato_opt</w:t>
-[...6 lines deleted...]
-              </w:rPr>
               <w:t>_key</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="007E59BA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>]</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="493" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
           <w:p w14:paraId="298B652E" w14:textId="4D838E4E" w:rsidR="007E59BA" w:rsidRPr="007E59BA" w:rsidRDefault="007E59BA" w:rsidP="000171BE">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007E59BA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>[</w:t>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="007E59BA">
+              <w:t>[elementi_impianti_dg.impianto_</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>elementi_impianti_dg.impianto_</w:t>
-[...6 lines deleted...]
-              </w:rPr>
               <w:t>numero</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="007E59BA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:bookmarkEnd w:id="1"/>
     </w:tbl>
     <w:p w14:paraId="2E33757B" w14:textId="77777777" w:rsidR="0062169B" w:rsidRDefault="0062169B" w:rsidP="00546946">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
       </w:pPr>
@@ -3926,160 +2343,129 @@
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="291589EE" w14:textId="187F906F" w:rsidR="002603BC" w:rsidRDefault="002603BC" w:rsidP="00546946">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00023D57">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
+        <w:t>[descrizione_</w:t>
+      </w:r>
+      <w:r w:rsidR="005D460A">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="it-IT"/>
+        </w:rPr>
+        <w:t>impianto</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00023D57">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="it-IT"/>
+        </w:rPr>
+        <w:t>;strconv=no]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A5941E2" w14:textId="77777777" w:rsidR="00F138EE" w:rsidRDefault="00F138EE" w:rsidP="00546946">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="it-IT"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0D414D74" w14:textId="45D7FC13" w:rsidR="00F138EE" w:rsidRDefault="00F138EE" w:rsidP="00546946">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="it-IT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="it-IT"/>
+        </w:rPr>
         <w:t>[</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...7 lines deleted...]
-        <w:t>descrizione_</w:t>
+      <w:r w:rsidR="009A42BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="it-IT"/>
+        </w:rPr>
+        <w:t>note_</w:t>
       </w:r>
       <w:r w:rsidR="005D460A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
         <w:t>impianto</w:t>
       </w:r>
-      <w:r w:rsidRPr="00023D57">
-[...41 lines deleted...]
-      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
-        <w:t>[</w:t>
-[...37 lines deleted...]
-        <w:t>=no]</w:t>
+        <w:t>;strconv=no]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1D450028" w14:textId="77777777" w:rsidR="00023D57" w:rsidRDefault="00023D57" w:rsidP="00546946">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7B23CE07" w14:textId="77777777" w:rsidR="0078239A" w:rsidRPr="0078239A" w:rsidRDefault="0078239A" w:rsidP="0078239A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="it-IT"/>
@@ -4138,132 +2524,72 @@
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
         <w:t>Quadro riepilogativo della documentazione disponibile e allegata:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="42147179" w14:textId="6855FA72" w:rsidR="0078239A" w:rsidRPr="001616EB" w:rsidRDefault="0078239A" w:rsidP="001616EB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001616EB">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
-        <w:t>[</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>[allegati_istanza.val;block=tbs:listitem]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4575E811" w14:textId="2DE1D9C2" w:rsidR="00276B5F" w:rsidRPr="001616EB" w:rsidRDefault="00276B5F" w:rsidP="001616EB">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="it-IT"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="001616EB">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
-        <w:t>allegati_istanza.val;block</w:t>
-[...70 lines deleted...]
-        <w:t>=no]</w:t>
+        <w:t>[note_allegati;strconv=no]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="25521456" w14:textId="77777777" w:rsidR="0078239A" w:rsidRDefault="0078239A" w:rsidP="00546946">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grigliatabella"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -4275,272 +2601,152 @@
         <w:gridCol w:w="5089"/>
       </w:tblGrid>
       <w:tr w:rsidR="00E45225" w:rsidRPr="006D220A" w14:paraId="36192012" w14:textId="77777777" w:rsidTr="00E45225">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4077" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="58E2F7DD" w14:textId="77777777" w:rsidR="00E45225" w:rsidRPr="00E45225" w:rsidRDefault="00E45225" w:rsidP="00E45225">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorBidi"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E45225">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>[</w:t>
-[...39 lines deleted...]
-              <w:t>]</w:t>
+              <w:t>[comune_value] [data_stampa_domanda]</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5089" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="164BC436" w14:textId="77777777" w:rsidR="00E45225" w:rsidRPr="00E45225" w:rsidRDefault="00E45225" w:rsidP="00E45225">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1530"/>
               </w:tabs>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E45225">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>[</w:t>
-[...39 lines deleted...]
-              <w:t>]</w:t>
+              <w:t>[fisica_nome] [fisica_cognome]</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="73B306CF" w14:textId="77777777" w:rsidR="00E45225" w:rsidRPr="00E45225" w:rsidRDefault="00E45225" w:rsidP="00E45225">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1530"/>
               </w:tabs>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E45225">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>[</w:t>
-[...39 lines deleted...]
-              <w:t>]</w:t>
+              <w:t>[delegato_nome] [delegato_cognome]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="7CF02987" w14:textId="77777777" w:rsidR="00E45225" w:rsidRDefault="00E45225" w:rsidP="00E45225">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00E45225" w:rsidSect="002527CF">
       <w:headerReference w:type="even" r:id="rId8"/>
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:footerReference w:type="even" r:id="rId10"/>
       <w:footerReference w:type="default" r:id="rId11"/>
       <w:headerReference w:type="first" r:id="rId12"/>
       <w:footerReference w:type="first" r:id="rId13"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="78AF0F6E" w14:textId="77777777" w:rsidR="00393DEB" w:rsidRDefault="00393DEB" w:rsidP="00A96246">
+    <w:p w14:paraId="5A5DD54F" w14:textId="77777777" w:rsidR="00E07C53" w:rsidRDefault="00E07C53" w:rsidP="00A96246">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="02D43152" w14:textId="77777777" w:rsidR="00393DEB" w:rsidRDefault="00393DEB" w:rsidP="00A96246">
+    <w:p w14:paraId="41C4F134" w14:textId="77777777" w:rsidR="00E07C53" w:rsidRDefault="00E07C53" w:rsidP="00A96246">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -4661,61 +2867,61 @@
   </w:p>
   <w:p w14:paraId="17509F32" w14:textId="77777777" w:rsidR="00A96246" w:rsidRPr="00A96246" w:rsidRDefault="00A96246">
     <w:pPr>
       <w:pStyle w:val="Pidipagina"/>
       <w:rPr>
         <w:lang w:val="it-IT"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="52921FCD" w14:textId="77777777" w:rsidR="00114295" w:rsidRDefault="00114295">
     <w:pPr>
       <w:pStyle w:val="Pidipagina"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1C7BC7AF" w14:textId="77777777" w:rsidR="00393DEB" w:rsidRDefault="00393DEB" w:rsidP="00A96246">
+    <w:p w14:paraId="4F0A9A4E" w14:textId="77777777" w:rsidR="00E07C53" w:rsidRDefault="00E07C53" w:rsidP="00A96246">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7A553B8B" w14:textId="77777777" w:rsidR="00393DEB" w:rsidRDefault="00393DEB" w:rsidP="00A96246">
+    <w:p w14:paraId="5EFD6D59" w14:textId="77777777" w:rsidR="00E07C53" w:rsidRDefault="00E07C53" w:rsidP="00A96246">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="01E5D89C" w14:textId="77777777" w:rsidR="00114295" w:rsidRDefault="00114295">
     <w:pPr>
       <w:pStyle w:val="Intestazione"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="298CEE8A" w14:textId="77777777" w:rsidR="00114295" w:rsidRDefault="00114295">
     <w:pPr>
@@ -4846,89 +3052,89 @@
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1374890492">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="283"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="000F6745"/>
     <w:rsid w:val="0000126F"/>
     <w:rsid w:val="0000152D"/>
     <w:rsid w:val="00005045"/>
     <w:rsid w:val="000171BE"/>
     <w:rsid w:val="00023D57"/>
     <w:rsid w:val="00036448"/>
     <w:rsid w:val="000527EA"/>
     <w:rsid w:val="00093B6B"/>
     <w:rsid w:val="000B20A7"/>
     <w:rsid w:val="000B7FBF"/>
     <w:rsid w:val="000C3ED6"/>
     <w:rsid w:val="000F660D"/>
     <w:rsid w:val="000F6745"/>
     <w:rsid w:val="00107188"/>
     <w:rsid w:val="00111AE2"/>
     <w:rsid w:val="00114295"/>
     <w:rsid w:val="00126DF6"/>
     <w:rsid w:val="00153A2A"/>
     <w:rsid w:val="001616EB"/>
     <w:rsid w:val="00180058"/>
     <w:rsid w:val="00180FBD"/>
+    <w:rsid w:val="001B43A2"/>
     <w:rsid w:val="00245091"/>
     <w:rsid w:val="002527CF"/>
     <w:rsid w:val="002603BC"/>
     <w:rsid w:val="00264635"/>
     <w:rsid w:val="00276B5F"/>
     <w:rsid w:val="00295DC2"/>
     <w:rsid w:val="002F21D0"/>
     <w:rsid w:val="002F2EBB"/>
     <w:rsid w:val="003371F4"/>
     <w:rsid w:val="0034274E"/>
     <w:rsid w:val="00343F1A"/>
     <w:rsid w:val="00355484"/>
     <w:rsid w:val="003623A8"/>
     <w:rsid w:val="003634AD"/>
     <w:rsid w:val="00393DEB"/>
     <w:rsid w:val="003B025C"/>
     <w:rsid w:val="003B14C5"/>
     <w:rsid w:val="003D5EFA"/>
     <w:rsid w:val="003E3492"/>
     <w:rsid w:val="003F44BC"/>
     <w:rsid w:val="00423BF1"/>
     <w:rsid w:val="00435882"/>
     <w:rsid w:val="00452BEC"/>
     <w:rsid w:val="00463C4A"/>
     <w:rsid w:val="00480561"/>
@@ -4944,50 +3150,51 @@
     <w:rsid w:val="0062169B"/>
     <w:rsid w:val="00621D88"/>
     <w:rsid w:val="006373EE"/>
     <w:rsid w:val="006456E1"/>
     <w:rsid w:val="006554BF"/>
     <w:rsid w:val="006661AD"/>
     <w:rsid w:val="00672A0F"/>
     <w:rsid w:val="006B2806"/>
     <w:rsid w:val="006B4005"/>
     <w:rsid w:val="006B5BDB"/>
     <w:rsid w:val="006C46DF"/>
     <w:rsid w:val="006D220A"/>
     <w:rsid w:val="007110DD"/>
     <w:rsid w:val="00750EFA"/>
     <w:rsid w:val="00757166"/>
     <w:rsid w:val="00757F50"/>
     <w:rsid w:val="00765A10"/>
     <w:rsid w:val="007678AC"/>
     <w:rsid w:val="00771DD7"/>
     <w:rsid w:val="007808BD"/>
     <w:rsid w:val="0078239A"/>
     <w:rsid w:val="00782A4F"/>
     <w:rsid w:val="00795AF1"/>
     <w:rsid w:val="007E166E"/>
     <w:rsid w:val="007E59BA"/>
+    <w:rsid w:val="008039D8"/>
     <w:rsid w:val="008201C6"/>
     <w:rsid w:val="00862042"/>
     <w:rsid w:val="008A3F86"/>
     <w:rsid w:val="008B66E6"/>
     <w:rsid w:val="009064E9"/>
     <w:rsid w:val="00927E42"/>
     <w:rsid w:val="00932519"/>
     <w:rsid w:val="00964DF1"/>
     <w:rsid w:val="00966FC2"/>
     <w:rsid w:val="009A016C"/>
     <w:rsid w:val="009A42BB"/>
     <w:rsid w:val="009C07E4"/>
     <w:rsid w:val="009D50A0"/>
     <w:rsid w:val="009D6835"/>
     <w:rsid w:val="009F1521"/>
     <w:rsid w:val="009F5886"/>
     <w:rsid w:val="00A25F22"/>
     <w:rsid w:val="00A715F1"/>
     <w:rsid w:val="00A96246"/>
     <w:rsid w:val="00A96814"/>
     <w:rsid w:val="00AA1D23"/>
     <w:rsid w:val="00AA46D1"/>
     <w:rsid w:val="00AB77B5"/>
     <w:rsid w:val="00AF755E"/>
     <w:rsid w:val="00B11492"/>
@@ -5000,50 +3207,51 @@
     <w:rsid w:val="00B77528"/>
     <w:rsid w:val="00B863DF"/>
     <w:rsid w:val="00BA4AD1"/>
     <w:rsid w:val="00BB7553"/>
     <w:rsid w:val="00BC00FA"/>
     <w:rsid w:val="00BC6077"/>
     <w:rsid w:val="00BD0259"/>
     <w:rsid w:val="00BF3CD1"/>
     <w:rsid w:val="00C43C99"/>
     <w:rsid w:val="00C466F8"/>
     <w:rsid w:val="00C53DE7"/>
     <w:rsid w:val="00C60C49"/>
     <w:rsid w:val="00C71E7B"/>
     <w:rsid w:val="00C747C2"/>
     <w:rsid w:val="00C91C75"/>
     <w:rsid w:val="00C940E9"/>
     <w:rsid w:val="00CA43DF"/>
     <w:rsid w:val="00CB5F63"/>
     <w:rsid w:val="00D00BD9"/>
     <w:rsid w:val="00D26D08"/>
     <w:rsid w:val="00D67D68"/>
     <w:rsid w:val="00D81DF1"/>
     <w:rsid w:val="00DD133E"/>
     <w:rsid w:val="00DD7A3F"/>
     <w:rsid w:val="00E03735"/>
+    <w:rsid w:val="00E07C53"/>
     <w:rsid w:val="00E15658"/>
     <w:rsid w:val="00E2187E"/>
     <w:rsid w:val="00E24D52"/>
     <w:rsid w:val="00E326CB"/>
     <w:rsid w:val="00E45225"/>
     <w:rsid w:val="00E50AE5"/>
     <w:rsid w:val="00E878B5"/>
     <w:rsid w:val="00E91C3B"/>
     <w:rsid w:val="00E9308C"/>
     <w:rsid w:val="00EC38AF"/>
     <w:rsid w:val="00ED71C9"/>
     <w:rsid w:val="00EF09D3"/>
     <w:rsid w:val="00F11937"/>
     <w:rsid w:val="00F138EE"/>
     <w:rsid w:val="00F34BE4"/>
     <w:rsid w:val="00F35059"/>
     <w:rsid w:val="00FA4D69"/>
     <w:rsid w:val="00FB6437"/>
     <w:rsid w:val="00FC5B48"/>
     <w:rsid w:val="00FD3952"/>
     <w:rsid w:val="00FD45A6"/>
     <w:rsid w:val="00FE6ECC"/>
     <w:rsid w:val="00FF0F3A"/>
     <w:rsid w:val="00FF3E72"/>
   </w:rsids>
@@ -5906,69 +4114,69 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>473</Words>
-  <Characters>2700</Characters>
+  <Words>477</Words>
+  <Characters>2724</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>22</Lines>
   <Paragraphs>6</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titolo</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3167</CharactersWithSpaces>
+  <CharactersWithSpaces>3195</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Silvia</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>