--- v0 (2026-04-01)
+++ v1 (2026-05-18)
@@ -94,1416 +94,642 @@
     </w:p>
     <w:p w14:paraId="0B52D463" w14:textId="77777777" w:rsidR="00480561" w:rsidRPr="000F6745" w:rsidRDefault="000F6745" w:rsidP="000F6745">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000F6745">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
         <w:t>COMUNE DELLA SPEZIA</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03AA838E" w14:textId="77777777" w:rsidR="000F6745" w:rsidRPr="000F6745" w:rsidRDefault="000F6745" w:rsidP="000F6745">
+    <w:p w14:paraId="00C2396A" w14:textId="77777777" w:rsidR="008272FC" w:rsidRPr="008272FC" w:rsidRDefault="008272FC" w:rsidP="008272FC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000F6745">
+      <w:r w:rsidRPr="008272FC">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
-        <w:t>DIPARTIMENTO III</w:t>
+        <w:t>Dipartimento II</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F858ACB" w14:textId="77777777" w:rsidR="000F6745" w:rsidRDefault="000F6745" w:rsidP="000F6745">
+    <w:p w14:paraId="012A6E08" w14:textId="3621515A" w:rsidR="000F6745" w:rsidRDefault="008272FC" w:rsidP="008272FC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000F6745">
+      <w:r w:rsidRPr="008272FC">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
-        <w:t>Arredo Urbano</w:t>
+        <w:t>Pianificazione territoriale - Arredo Urbano</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="012A6E08" w14:textId="77777777" w:rsidR="000F6745" w:rsidRDefault="000F6745" w:rsidP="000F6745">
+    <w:p w14:paraId="53CBEC0B" w14:textId="77777777" w:rsidR="007678AC" w:rsidRPr="007678AC" w:rsidRDefault="007678AC" w:rsidP="007678AC">
+      <w:pPr>
+        <w:ind w:left="5529" w:right="-1"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="it-IT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007678AC">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="it-IT"/>
+        </w:rPr>
+        <w:t>[comune_indirizzo_1]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="512B323F" w14:textId="77777777" w:rsidR="007678AC" w:rsidRPr="007678AC" w:rsidRDefault="007678AC" w:rsidP="007678AC">
+      <w:pPr>
+        <w:ind w:right="-1"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="it-IT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007678AC">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="it-IT"/>
+        </w:rPr>
+        <w:t>[comune_indirizzo_2]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01336E70" w14:textId="77777777" w:rsidR="007678AC" w:rsidRPr="007678AC" w:rsidRDefault="007678AC" w:rsidP="007678AC">
+      <w:pPr>
+        <w:ind w:left="5529" w:right="-1"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="it-IT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007678AC">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="it-IT"/>
+        </w:rPr>
+        <w:t>[comune_indirizzo_3]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D20601B" w14:textId="77777777" w:rsidR="000F6745" w:rsidRDefault="000F6745" w:rsidP="000F6745">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="53CBEC0B" w14:textId="77777777" w:rsidR="007678AC" w:rsidRPr="007678AC" w:rsidRDefault="007678AC" w:rsidP="007678AC">
-[...77 lines deleted...]
-    <w:p w14:paraId="2D20601B" w14:textId="77777777" w:rsidR="000F6745" w:rsidRDefault="000F6745" w:rsidP="000F6745">
+    <w:p w14:paraId="4E13C619" w14:textId="77777777" w:rsidR="000F6745" w:rsidRDefault="007678AC" w:rsidP="007678AC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
-          <w:sz w:val="24"/>
-[...3 lines deleted...]
-      </w:pPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="it-IT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="it-IT"/>
+        </w:rPr>
+        <w:t>DATI DEL TITOLARE</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="4E13C619" w14:textId="77777777" w:rsidR="000F6745" w:rsidRDefault="007678AC" w:rsidP="007678AC">
+    <w:p w14:paraId="67A38DB3" w14:textId="77777777" w:rsidR="007678AC" w:rsidRPr="007678AC" w:rsidRDefault="007678AC" w:rsidP="000F6745">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
-        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...8 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="67A38DB3" w14:textId="77777777" w:rsidR="007678AC" w:rsidRPr="007678AC" w:rsidRDefault="007678AC" w:rsidP="000F6745">
+    <w:p w14:paraId="088001AB" w14:textId="31B438CE" w:rsidR="007678AC" w:rsidRPr="007678AC" w:rsidRDefault="007678AC" w:rsidP="0000126F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...5 lines deleted...]
-      </w:pPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="it-IT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="it-IT"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000439C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="it-IT"/>
+        </w:rPr>
+        <w:t>fisica_app] [fisica_cognome] [fisica_nome], C</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007678AC">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="it-IT"/>
+        </w:rPr>
+        <w:t>.F. [fisica_cf]</w:t>
+      </w:r>
+      <w:r w:rsidR="00731DB8">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="it-IT"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00731DB8" w:rsidRPr="00731DB8">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="it-IT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00731DB8">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="it-IT"/>
+        </w:rPr>
+        <w:t>in qualità di [fisica_titolo]</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="088001AB" w14:textId="31B438CE" w:rsidR="007678AC" w:rsidRPr="007678AC" w:rsidRDefault="007678AC" w:rsidP="0000126F">
+    <w:p w14:paraId="31CCB757" w14:textId="77777777" w:rsidR="007678AC" w:rsidRPr="007678AC" w:rsidRDefault="007678AC" w:rsidP="0000126F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...67 lines deleted...]
-      </w:r>
       <w:r w:rsidRPr="007678AC">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
-        <w:t>.F. [</w:t>
-[...66 lines deleted...]
-        <w:t>]</w:t>
+        <w:t>nato a [fisica_comune_nato] ([fisica_provincia_nato]) il [fisica_data_nato]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31CCB757" w14:textId="77777777" w:rsidR="007678AC" w:rsidRPr="007678AC" w:rsidRDefault="007678AC" w:rsidP="0000126F">
+    <w:p w14:paraId="15A2639E" w14:textId="77777777" w:rsidR="007678AC" w:rsidRPr="007678AC" w:rsidRDefault="007678AC" w:rsidP="0000126F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007678AC">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
-        <w:t>nato a [</w:t>
-[...59 lines deleted...]
-        <w:t>]</w:t>
+        <w:t>residente in [fisica_indirizzo] [fisica_civico] - [fisica_cap] [fisica_comune] ([fisica_provincia])</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15A2639E" w14:textId="77777777" w:rsidR="007678AC" w:rsidRPr="007678AC" w:rsidRDefault="007678AC" w:rsidP="0000126F">
+    <w:p w14:paraId="11D4642A" w14:textId="77777777" w:rsidR="007678AC" w:rsidRPr="007678AC" w:rsidRDefault="007678AC" w:rsidP="0000126F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007678AC">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
-        <w:t>residente in [</w:t>
-[...211 lines deleted...]
-        <w:t>]</w:t>
+        <w:t>[fisica_email] [fisica_pec] [fisica_telefono] [fisica_cellulare]</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grigliatabella"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9242"/>
       </w:tblGrid>
       <w:tr w:rsidR="007678AC" w:rsidRPr="00C8738F" w14:paraId="1E7D543B" w14:textId="77777777" w:rsidTr="007678AC">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9242" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1C1368D7" w14:textId="77777777" w:rsidR="007678AC" w:rsidRPr="00E9308C" w:rsidRDefault="007678AC" w:rsidP="0000126F">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E9308C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>[</w:t>
-[...2 lines deleted...]
-            <w:proofErr w:type="gramStart"/>
+              <w:t>[onshow;block=tbs:row;when [domicilio_opt_</w:t>
+            </w:r>
+            <w:r w:rsidR="00B45442">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>value</w:t>
+            </w:r>
             <w:r w:rsidRPr="00E9308C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>onshow;block</w:t>
-[...2 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>]='</w:t>
+            </w:r>
+            <w:r w:rsidR="00B45442">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
             <w:r w:rsidRPr="00E9308C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>=</w:t>
-[...86 lines deleted...]
-              <w:t xml:space="preserve"> in:</w:t>
+              <w:t>']Domiciliato in:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2FA9C1D2" w14:textId="77777777" w:rsidR="007678AC" w:rsidRPr="007678AC" w:rsidRDefault="007678AC" w:rsidP="0000126F">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007678AC">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>[</w:t>
-[...89 lines deleted...]
-              <w:t>])</w:t>
+              <w:t>[fisica_domicilio_indirizzo] [fisica_domicilio_civico] - [fisica_domicilio_cap] [fisica_domicilio_comune] ([fisica_domicilio_provincia])</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="49152516" w14:textId="77777777" w:rsidR="007678AC" w:rsidRPr="007678AC" w:rsidRDefault="007678AC" w:rsidP="0000126F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4B3CAC09" w14:textId="77777777" w:rsidR="0000126F" w:rsidRPr="007678AC" w:rsidRDefault="007678AC" w:rsidP="0000126F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007678AC">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
         <w:t>In qualità di [</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
         <w:t>giuridica_qualita</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="007678AC">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
         <w:t xml:space="preserve"> dell’esercizio </w:t>
       </w:r>
       <w:r w:rsidRPr="000439C9">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
-        <w:t>commerciale [</w:t>
-[...19 lines deleted...]
-        <w:t>] con</w:t>
+        <w:t>commerciale [giuridica_denominazione] con</w:t>
       </w:r>
       <w:r w:rsidRPr="007678AC">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
-        <w:t xml:space="preserve"> sede in [</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve"> sede in [giuridica_indirizzo] [giuridica_civico]</w:t>
+      </w:r>
+      <w:r w:rsidR="0000126F">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="it-IT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="it-IT"/>
+        </w:rPr>
+        <w:t>[giuridica_cap] (</w:t>
+      </w:r>
       <w:r w:rsidRPr="007678AC">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
-        <w:t>giuridica_indirizzo</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>[giuridica_comune]</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="it-IT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> [giuridica_localita])</w:t>
+      </w:r>
       <w:r w:rsidRPr="007678AC">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
-        <w:t>] [</w:t>
-[...19 lines deleted...]
-        <w:t>]</w:t>
+        <w:t>, P.IVA [giuridica_piva]</w:t>
       </w:r>
       <w:r w:rsidR="0000126F">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
-        <w:t xml:space="preserve"> - </w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve">, [giuridica_cf], [giuridica_email] [giuridica_pec] </w:t>
+      </w:r>
+      <w:r w:rsidR="0000126F" w:rsidRPr="007678AC">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...105 lines deleted...]
-      </w:r>
       <w:r w:rsidR="0000126F">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
-        <w:t>, [</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>giuridica</w:t>
+      </w:r>
+      <w:r w:rsidR="0000126F" w:rsidRPr="007678AC">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="it-IT"/>
+        </w:rPr>
+        <w:t>_telefono] [</w:t>
+      </w:r>
       <w:r w:rsidR="0000126F">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
-        <w:t>giuridica_cf</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>giuridica</w:t>
+      </w:r>
+      <w:r w:rsidR="0000126F" w:rsidRPr="007678AC">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="it-IT"/>
+        </w:rPr>
+        <w:t>_cellulare]</w:t>
+      </w:r>
       <w:r w:rsidR="0000126F">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
-        <w:t>], [</w:t>
-[...146 lines deleted...]
-        <w:t>]</w:t>
+        <w:t xml:space="preserve"> [giuridica_fax]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="71A0B673" w14:textId="77777777" w:rsidR="007678AC" w:rsidRDefault="007678AC" w:rsidP="0000126F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grigliatabella"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -1517,513 +743,149 @@
         <w:trPr>
           <w:trHeight w:val="1629"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9166" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3D844A2C" w14:textId="77777777" w:rsidR="00F11937" w:rsidRPr="0000126F" w:rsidRDefault="00F11937" w:rsidP="00F11937">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>[</w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="0000126F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>onshow;block</w:t>
-[...45 lines deleted...]
-              <w:t>]='1']DATI DEL PROCURATORE/DELEGATO</w:t>
+              <w:t>onshow;block=tbs:row;when [delegato_opt]='1']DATI DEL PROCURATORE/DELEGATO</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="171E3F25" w14:textId="77777777" w:rsidR="00F11937" w:rsidRPr="0000126F" w:rsidRDefault="00F11937" w:rsidP="00F11937">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0000126F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>[</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+              <w:t>[delegato_app] [delegato_cognome] [delegato_nome]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> in qualità di [delegato_titolo]</w:t>
+            </w:r>
             <w:r w:rsidRPr="0000126F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>delegato_app</w:t>
-[...96 lines deleted...]
-              <w:t>]</w:t>
+              <w:t>, C.F. [delegato_cf]</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7E693B04" w14:textId="77777777" w:rsidR="00F11937" w:rsidRPr="0000126F" w:rsidRDefault="00F11937" w:rsidP="00F11937">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0000126F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>nato a [</w:t>
-[...53 lines deleted...]
-              <w:t>]</w:t>
+              <w:t>nato a [delegato_comune_nato] ([delegato_provincia_nato]) il [delegato_data_nato]</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2609FAB8" w14:textId="77777777" w:rsidR="00F11937" w:rsidRPr="0000126F" w:rsidRDefault="00F11937" w:rsidP="00F11937">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0000126F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>residente in [</w:t>
-[...89 lines deleted...]
-              <w:t>])</w:t>
+              <w:t>residente in [delegato_indirizzo] [delegato_civico] - [delegato_cap] [delegato_comune] ([delegato_provincia])</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="67E43ED5" w14:textId="77777777" w:rsidR="00F11937" w:rsidRDefault="00F11937" w:rsidP="00F11937">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0000126F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>[</w:t>
-[...81 lines deleted...]
-              <w:t>]</w:t>
+              <w:t>[delegato_email] [delegato_pec] [delegato_telefono] [delegato_cellulare]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="766ECB0E" w14:textId="77777777" w:rsidR="0000126F" w:rsidRDefault="0000126F" w:rsidP="0000126F">
       <w:pPr>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1370CD6D" w14:textId="757F23F8" w:rsidR="00435882" w:rsidRDefault="003D5EFA" w:rsidP="00435882">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="18"/>
@@ -2037,73 +899,51 @@
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
         <w:t>richiede l’autorizzazione per</w:t>
       </w:r>
       <w:r w:rsidR="001A4123">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00C32C9E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
-        <w:t>[</w:t>
-[...21 lines deleted...]
-        <w:t xml:space="preserve">] </w:t>
+        <w:t xml:space="preserve">[tipo_occupazione] </w:t>
       </w:r>
       <w:r w:rsidR="000439C9">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
         <w:t>per</w:t>
       </w:r>
       <w:r w:rsidR="00C32C9E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
         <w:t xml:space="preserve"> Lampade, Insegne, Fioriere, Tende </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="69859374" w14:textId="77777777" w:rsidR="00435882" w:rsidRDefault="00435882" w:rsidP="00435882">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
@@ -2311,199 +1151,112 @@
       <w:tr w:rsidR="00C91C75" w:rsidRPr="00C91C75" w14:paraId="549EF685" w14:textId="77777777" w:rsidTr="00C91C75">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2113" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
           <w:p w14:paraId="4524FB24" w14:textId="77777777" w:rsidR="00C91C75" w:rsidRPr="00A96246" w:rsidRDefault="00C91C75" w:rsidP="00C91C75">
             <w:pPr>
               <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A96246">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>[</w:t>
-[...50 lines deleted...]
-              <w:t>]</w:t>
+              <w:t>[elenco_nct.nct_sezione;block=tbs:row]</w:t>
             </w:r>
             <w:r w:rsidR="005C4760">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1484" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
           <w:p w14:paraId="36C360CE" w14:textId="77777777" w:rsidR="00C91C75" w:rsidRPr="00C91C75" w:rsidRDefault="00C91C75" w:rsidP="00C91C75">
             <w:pPr>
               <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C91C75">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>[</w:t>
-[...17 lines deleted...]
-              <w:t>]</w:t>
+              <w:t>[elenco_nct.nct_foglio]</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1403" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
           <w:p w14:paraId="006598AE" w14:textId="77777777" w:rsidR="00C91C75" w:rsidRPr="00C91C75" w:rsidRDefault="00C91C75" w:rsidP="00C91C75">
             <w:pPr>
               <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C91C75">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>[</w:t>
-[...17 lines deleted...]
-              <w:t>]</w:t>
+              <w:t>[elenco_nct.nct_particella]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="716425B4" w14:textId="77777777" w:rsidR="00435882" w:rsidRDefault="00435882" w:rsidP="0000126F">
       <w:pPr>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2A076D5E" w14:textId="77777777" w:rsidR="009F5886" w:rsidRDefault="003D5EFA" w:rsidP="0000152D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="it-IT"/>
@@ -2535,301 +1288,159 @@
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9242"/>
       </w:tblGrid>
       <w:tr w:rsidR="009F5886" w:rsidRPr="00C8738F" w14:paraId="3EEEC42C" w14:textId="77777777" w:rsidTr="009F5886">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9166" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="79FB761A" w14:textId="1A738252" w:rsidR="009F5886" w:rsidRPr="009F5886" w:rsidRDefault="009F5886" w:rsidP="009F5886">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009F5886">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>[</w:t>
-[...2 lines deleted...]
-            <w:proofErr w:type="gramStart"/>
+              <w:t>[onshow;block=tbs:row</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
             <w:r w:rsidRPr="009F5886">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>onshow;block</w:t>
-[...61 lines deleted...]
-              <w:t>]=</w:t>
+              <w:t>when [tipo_occupazione_key]=</w:t>
             </w:r>
             <w:r w:rsidRPr="009F5886">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> 'permanente']</w:t>
             </w:r>
             <w:r w:rsidRPr="009F5886">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>dal [</w:t>
-[...21 lines deleted...]
-              <w:t>]</w:t>
+              <w:t>dal [autorizzata_dal]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009F5886" w:rsidRPr="00C8738F" w14:paraId="733CCFA7" w14:textId="77777777" w:rsidTr="009F5886">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9166" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="68E8A838" w14:textId="77777777" w:rsidR="009F5886" w:rsidRDefault="009F5886" w:rsidP="0000152D">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009F5886">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>[</w:t>
-[...2 lines deleted...]
-            <w:proofErr w:type="gramStart"/>
+              <w:t>[onshow;block=tbs:row</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
             <w:r w:rsidRPr="009F5886">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>onshow;block</w:t>
-[...2 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>when [tipo_occupazione_key]=</w:t>
+            </w:r>
             <w:r w:rsidRPr="009F5886">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-                <w:lang w:val="en-GB"/>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="009F5886">
+                <w:lang w:val="en-GB" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> '</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-                <w:lang w:val="en-GB"/>
-[...3 lines deleted...]
-            <w:r>
+                <w:lang w:val="en-GB" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>temporane</w:t>
+            </w:r>
+            <w:r w:rsidR="00274E9E">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-                <w:lang w:val="en-GB"/>
-[...46 lines deleted...]
-                <w:szCs w:val="18"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve"> '</w:t>
-[...17 lines deleted...]
-              </w:rPr>
               <w:t>a</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="009F5886">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>']</w:t>
             </w:r>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblStyle w:val="Grigliatabella"/>
               <w:tblW w:w="4353" w:type="pct"/>
               <w:tblBorders>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               </w:tblBorders>
               <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
@@ -2904,258 +1515,148 @@
                 <w:tcPr>
                   <w:tcW w:w="2798" w:type="pct"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
                 </w:tcPr>
                 <w:p w14:paraId="20F680C5" w14:textId="77777777" w:rsidR="009F5886" w:rsidRPr="00CF3B11" w:rsidRDefault="009F5886" w:rsidP="009F5886">
                   <w:pPr>
                     <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
                     <w:contextualSpacing/>
                     <w:jc w:val="left"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00CF3B11">
                     <w:rPr>
                       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
-                    <w:t>[</w:t>
-[...55 lines deleted...]
-                    <w:t>]</w:t>
+                    <w:t>[periodo_occupazione_dg.data_inizio;block=tbs:row]</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2202" w:type="pct"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
                 </w:tcPr>
                 <w:p w14:paraId="2BB6CA5A" w14:textId="77777777" w:rsidR="009F5886" w:rsidRPr="00CF3B11" w:rsidRDefault="009F5886" w:rsidP="009F5886">
                   <w:pPr>
                     <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
                     <w:contextualSpacing/>
                     <w:jc w:val="left"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00CF3B11">
                     <w:rPr>
                       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
-                    <w:t>[</w:t>
-[...21 lines deleted...]
-                    <w:t>]</w:t>
+                    <w:t>[periodo_occupazione_dg.data_fine]</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p w14:paraId="56A78241" w14:textId="77777777" w:rsidR="009F5886" w:rsidRPr="009F5886" w:rsidRDefault="009F5886" w:rsidP="0000152D">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="7EF723EA" w14:textId="77777777" w:rsidR="009F5886" w:rsidRPr="009F5886" w:rsidRDefault="009F5886" w:rsidP="0000152D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6A29B7B9" w14:textId="77777777" w:rsidR="003D5EFA" w:rsidRDefault="00750EFA" w:rsidP="0000152D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...2 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>Tipo di attività: [tipologia_attiv</w:t>
+      </w:r>
+      <w:r w:rsidR="003E3492">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="it-IT"/>
+        </w:rPr>
+        <w:t>it</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
-        <w:t>tipologia_</w:t>
-[...38 lines deleted...]
-        <w:t>=no]</w:t>
+        <w:t>a;strconv=no]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5D7A2DD0" w14:textId="4675DEE8" w:rsidR="0000152D" w:rsidRDefault="0000152D" w:rsidP="0000152D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grigliatabella"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -3165,262 +1666,148 @@
       <w:tblGrid>
         <w:gridCol w:w="9166"/>
       </w:tblGrid>
       <w:tr w:rsidR="001E4F5C" w:rsidRPr="00C8738F" w14:paraId="098F6F6B" w14:textId="77777777" w:rsidTr="001E4F5C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9166" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="63713873" w14:textId="70DB314D" w:rsidR="001E4F5C" w:rsidRDefault="001E4F5C" w:rsidP="0000152D">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>[</w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00795AF1">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>onshow;block</w:t>
-[...2 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>onshow;block=tbs:row;when [autorizzazione_commercio_opt]='</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
             <w:r w:rsidRPr="00795AF1">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>=</w:t>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00795AF1">
+              <w:t>']</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>tbs:row;when</w:t>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00795AF1">
+              <w:t>N. autorizzazione rilasciata dalle attività produttive: [</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0000152D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve"> [</w:t>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00795AF1">
+              <w:t>numero_autorizzazione_scia</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>autorizzazione_commercio_opt</w:t>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00795AF1">
+              <w:t>] del [</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0000152D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>]='</w:t>
-[...49 lines deleted...]
-              </w:rPr>
               <w:t>data_autorizzazione_scia</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="74786AF8" w14:textId="541D1F92" w:rsidR="0000152D" w:rsidRDefault="0000152D" w:rsidP="0000152D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="37C8BC02" w14:textId="77777777" w:rsidR="00525456" w:rsidRPr="0099584E" w:rsidRDefault="00525456" w:rsidP="00525456">
       <w:pPr>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00463C4A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
-        <w:t>[</w:t>
-[...61 lines deleted...]
-        <w:t>]= 'si']</w:t>
+        <w:t>[onshow;block=tbs:row;when [rinnovo_opt_key]= 'si']</w:t>
       </w:r>
       <w:r w:rsidRPr="00264635">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
         <w:t>Richiesta di rinnovo</w:t>
       </w:r>
       <w:r w:rsidRPr="0099584E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
         <w:t xml:space="preserve"> di precedente</w:t>
       </w:r>
       <w:r w:rsidRPr="00264635">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="it-IT"/>
@@ -3430,91 +1817,51 @@
       <w:r w:rsidRPr="0099584E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
         <w:t xml:space="preserve">(non presentata online) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
         <w:t>N</w:t>
       </w:r>
       <w:r w:rsidRPr="0099584E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
-        <w:t>. [</w:t>
-[...39 lines deleted...]
-        <w:t>]</w:t>
+        <w:t>. [documento_esistente_autorizzazione] del [documento_esistente_data]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7C510884" w14:textId="77777777" w:rsidR="00525456" w:rsidRDefault="00525456" w:rsidP="0000152D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4AAC9D4F" w14:textId="7E47F8FA" w:rsidR="0000152D" w:rsidRDefault="00546946" w:rsidP="00546946">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="it-IT"/>
@@ -3564,142 +1911,78 @@
       </w:tblGrid>
       <w:tr w:rsidR="004D08A7" w:rsidRPr="00C8738F" w14:paraId="678C8C44" w14:textId="77777777" w:rsidTr="00890AD9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9166" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2058E8B9" w14:textId="1D6F31E9" w:rsidR="004D08A7" w:rsidRPr="00E2187E" w:rsidRDefault="004D08A7" w:rsidP="004248E4">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E2187E">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>[</w:t>
-[...2 lines deleted...]
-            <w:proofErr w:type="gramStart"/>
+              <w:t>[onshow;block=tbs:row;when [</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>tende</w:t>
+            </w:r>
+            <w:r w:rsidR="005970B2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>_opt</w:t>
+            </w:r>
             <w:r w:rsidRPr="00E2187E">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>onshow;block</w:t>
-[...79 lines deleted...]
-              <w:t>']</w:t>
+              <w:t>]='si']</w:t>
             </w:r>
             <w:r w:rsidR="0036411E" w:rsidRPr="0036411E">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Tende</w:t>
             </w:r>
             <w:r w:rsidR="004248E4">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
           <w:tbl>
@@ -4038,533 +2321,227 @@
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00C7373C" w:rsidRPr="00C8738F" w14:paraId="72559D56" w14:textId="02318E89" w:rsidTr="00C7373C">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1439" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
                 </w:tcPr>
                 <w:p w14:paraId="41FCFFD2" w14:textId="65E98969" w:rsidR="00C7373C" w:rsidRPr="00C7373C" w:rsidRDefault="00C7373C" w:rsidP="00C7373C">
                   <w:pPr>
                     <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
                     <w:contextualSpacing/>
                     <w:jc w:val="left"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                       <w:sz w:val="14"/>
                       <w:szCs w:val="14"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00C7373C">
                     <w:rPr>
                       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                       <w:sz w:val="14"/>
                       <w:szCs w:val="14"/>
                     </w:rPr>
-                    <w:t>[</w:t>
-[...53 lines deleted...]
-                    <w:t>]</w:t>
+                    <w:t>[elementi_tende_dg.tenda_descrizione;block=tbs:row]</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="986" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
                 </w:tcPr>
                 <w:p w14:paraId="21EEE70B" w14:textId="628DA049" w:rsidR="00C7373C" w:rsidRPr="00C7373C" w:rsidRDefault="00C7373C" w:rsidP="00C7373C">
                   <w:pPr>
                     <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
                     <w:contextualSpacing/>
                     <w:jc w:val="left"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                       <w:sz w:val="14"/>
                       <w:szCs w:val="14"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00C7373C">
                     <w:rPr>
                       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                       <w:sz w:val="14"/>
                       <w:szCs w:val="14"/>
                     </w:rPr>
-                    <w:t>[</w:t>
-[...35 lines deleted...]
-                    <w:t>]</w:t>
+                    <w:t>[elementi_tende_dg.tenda_colore]</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1073" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
                 </w:tcPr>
                 <w:p w14:paraId="65225CF9" w14:textId="6E4AED34" w:rsidR="00C7373C" w:rsidRPr="00C7373C" w:rsidRDefault="00C7373C" w:rsidP="00C7373C">
                   <w:pPr>
                     <w:contextualSpacing/>
                     <w:jc w:val="left"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                       <w:sz w:val="14"/>
                       <w:szCs w:val="14"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00C7373C">
                     <w:rPr>
                       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                       <w:sz w:val="14"/>
                       <w:szCs w:val="14"/>
                     </w:rPr>
-                    <w:t>[</w:t>
-[...35 lines deleted...]
-                    <w:t>]</w:t>
+                    <w:t>[elementi_tende_dg.tenda_lunghezza]</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1073" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
                 </w:tcPr>
                 <w:p w14:paraId="3241658A" w14:textId="3B135046" w:rsidR="00C7373C" w:rsidRPr="00C7373C" w:rsidRDefault="00C7373C" w:rsidP="00C7373C">
                   <w:pPr>
                     <w:contextualSpacing/>
                     <w:jc w:val="left"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                       <w:sz w:val="14"/>
                       <w:szCs w:val="14"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00C7373C">
                     <w:rPr>
                       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                       <w:sz w:val="14"/>
                       <w:szCs w:val="14"/>
                     </w:rPr>
-                    <w:t>[</w:t>
-[...35 lines deleted...]
-                    <w:t>]</w:t>
+                    <w:t>[elementi_tende_dg.tenda_altezzaterra]</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1073" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
                 </w:tcPr>
                 <w:p w14:paraId="1DEA1C2B" w14:textId="418DF7CD" w:rsidR="00C7373C" w:rsidRPr="00C7373C" w:rsidRDefault="00C7373C" w:rsidP="00C7373C">
                   <w:pPr>
                     <w:contextualSpacing/>
                     <w:jc w:val="left"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                       <w:sz w:val="14"/>
                       <w:szCs w:val="14"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00C7373C">
                     <w:rPr>
                       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                       <w:sz w:val="14"/>
                       <w:szCs w:val="14"/>
                     </w:rPr>
-                    <w:t>[</w:t>
-[...35 lines deleted...]
-                    <w:t>]</w:t>
+                    <w:t>[elementi_tende_dg.tenda_sporgenza]</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1236" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
                 </w:tcPr>
                 <w:p w14:paraId="10D9BC77" w14:textId="687AB1CF" w:rsidR="00C7373C" w:rsidRPr="00C7373C" w:rsidRDefault="00C7373C" w:rsidP="00C7373C">
                   <w:pPr>
                     <w:contextualSpacing/>
                     <w:jc w:val="left"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                       <w:sz w:val="14"/>
                       <w:szCs w:val="14"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00C7373C">
                     <w:rPr>
                       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                       <w:sz w:val="14"/>
                       <w:szCs w:val="14"/>
                     </w:rPr>
-                    <w:t>[</w:t>
-[...35 lines deleted...]
-                    <w:t>]</w:t>
+                    <w:t>[elementi_tende_dg.tenda_messaggio]</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1073" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
                 </w:tcPr>
                 <w:p w14:paraId="527C4341" w14:textId="43C80E7B" w:rsidR="00C7373C" w:rsidRPr="00C7373C" w:rsidRDefault="00C7373C" w:rsidP="00C7373C">
                   <w:pPr>
                     <w:contextualSpacing/>
                     <w:jc w:val="left"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                       <w:sz w:val="14"/>
                       <w:szCs w:val="14"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00C7373C">
                     <w:rPr>
                       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                       <w:sz w:val="14"/>
                       <w:szCs w:val="14"/>
                     </w:rPr>
-                    <w:t>[</w:t>
-[...35 lines deleted...]
-                    <w:t>]</w:t>
+                    <w:t>[elementi_tende_dg.tenda_bucatura_sx]</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1073" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
                 </w:tcPr>
                 <w:p w14:paraId="23891AC5" w14:textId="592862F5" w:rsidR="00C7373C" w:rsidRPr="00C7373C" w:rsidRDefault="00C7373C" w:rsidP="00C7373C">
                   <w:pPr>
                     <w:contextualSpacing/>
                     <w:jc w:val="left"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                       <w:sz w:val="14"/>
                       <w:szCs w:val="14"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00C7373C">
                     <w:rPr>
                       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                       <w:sz w:val="14"/>
                       <w:szCs w:val="14"/>
                     </w:rPr>
-                    <w:t>[</w:t>
-[...35 lines deleted...]
-                    <w:t>]</w:t>
+                    <w:t>[elementi_tende_dg.tenda_bucatura_dx]</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p w14:paraId="5981E720" w14:textId="77777777" w:rsidR="004D08A7" w:rsidRPr="000B7FBF" w:rsidRDefault="004D08A7" w:rsidP="008463B0">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="65EC8C90" w14:textId="77777777" w:rsidR="004D08A7" w:rsidRDefault="004D08A7" w:rsidP="00546946">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
@@ -4592,174 +2569,108 @@
       </w:tblGrid>
       <w:tr w:rsidR="004D08A7" w:rsidRPr="00C8738F" w14:paraId="4D5EFFE1" w14:textId="77777777" w:rsidTr="00890AD9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9166" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0618746A" w14:textId="4DDA826C" w:rsidR="004D08A7" w:rsidRPr="00E2187E" w:rsidRDefault="004D08A7" w:rsidP="004248E4">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E2187E">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>[</w:t>
-[...2 lines deleted...]
-            <w:proofErr w:type="gramStart"/>
+              <w:t>[onshow;block=tbs:row;when [</w:t>
+            </w:r>
+            <w:r w:rsidR="009909F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>lam</w:t>
+            </w:r>
+            <w:r w:rsidR="0036411E">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>pa</w:t>
+            </w:r>
+            <w:r w:rsidR="009909F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>de</w:t>
+            </w:r>
+            <w:r w:rsidR="00FF372F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>_opt</w:t>
+            </w:r>
             <w:r w:rsidRPr="00E2187E">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>onshow;block</w:t>
-[...99 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+              <w:t>]='si']</w:t>
+            </w:r>
             <w:r w:rsidR="0036411E" w:rsidRPr="0036411E">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Lampade</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="004248E4">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblStyle w:val="Grigliatabella"/>
               <w:tblW w:w="5000" w:type="pct"/>
               <w:tblBorders>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               </w:tblBorders>
               <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
@@ -4893,336 +2804,198 @@
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="005204E4" w:rsidRPr="00C8738F" w14:paraId="01802FCD" w14:textId="2DAB53CC" w:rsidTr="009909F2">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1891" w:type="pct"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
                 </w:tcPr>
                 <w:p w14:paraId="06D80874" w14:textId="5E526A06" w:rsidR="009909F2" w:rsidRPr="0036411E" w:rsidRDefault="005204E4" w:rsidP="008463B0">
                   <w:pPr>
                     <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
                     <w:contextualSpacing/>
                     <w:jc w:val="left"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                       <w:sz w:val="14"/>
                       <w:szCs w:val="14"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                       <w:sz w:val="14"/>
                       <w:szCs w:val="14"/>
                     </w:rPr>
-                    <w:t>[</w:t>
-[...53 lines deleted...]
-                    <w:t>]</w:t>
+                    <w:t>[elementi_lampade_dg.lampada_descrizione;block=tbs:row]</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1473" w:type="pct"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
                 </w:tcPr>
                 <w:p w14:paraId="28C90F87" w14:textId="0F9E29EE" w:rsidR="009909F2" w:rsidRPr="0036411E" w:rsidRDefault="009909F2" w:rsidP="008463B0">
                   <w:pPr>
                     <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
                     <w:contextualSpacing/>
                     <w:jc w:val="left"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                       <w:sz w:val="14"/>
                       <w:szCs w:val="14"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="0036411E">
                     <w:rPr>
                       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                       <w:sz w:val="14"/>
                       <w:szCs w:val="14"/>
                     </w:rPr>
-                    <w:t>[</w:t>
-[...1 lines deleted...]
-                  <w:proofErr w:type="spellStart"/>
+                    <w:t>[elementi_</w:t>
+                  </w:r>
+                  <w:r w:rsidR="0036411E" w:rsidRPr="0036411E">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                      <w:sz w:val="14"/>
+                      <w:szCs w:val="14"/>
+                    </w:rPr>
+                    <w:t>lampade</w:t>
+                  </w:r>
                   <w:r w:rsidRPr="0036411E">
                     <w:rPr>
                       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                       <w:sz w:val="14"/>
                       <w:szCs w:val="14"/>
                     </w:rPr>
-                    <w:t>elementi_</w:t>
+                    <w:t>_dg.</w:t>
                   </w:r>
                   <w:r w:rsidR="0036411E" w:rsidRPr="0036411E">
                     <w:rPr>
                       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                       <w:sz w:val="14"/>
                       <w:szCs w:val="14"/>
                     </w:rPr>
-                    <w:t>lampade</w:t>
-[...35 lines deleted...]
-                  <w:proofErr w:type="spellEnd"/>
+                    <w:t>lampada_altezzaterra</w:t>
+                  </w:r>
                   <w:r w:rsidRPr="0036411E">
                     <w:rPr>
                       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                       <w:sz w:val="14"/>
                       <w:szCs w:val="14"/>
                     </w:rPr>
                     <w:t>]</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1515" w:type="pct"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
                 </w:tcPr>
                 <w:p w14:paraId="44656929" w14:textId="012FCD1C" w:rsidR="009909F2" w:rsidRPr="0036411E" w:rsidRDefault="009909F2" w:rsidP="008463B0">
                   <w:pPr>
                     <w:contextualSpacing/>
                     <w:rPr>
                       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                       <w:sz w:val="14"/>
                       <w:szCs w:val="14"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="0036411E">
                     <w:rPr>
                       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                       <w:sz w:val="14"/>
                       <w:szCs w:val="14"/>
                     </w:rPr>
-                    <w:t>[</w:t>
-[...1 lines deleted...]
-                  <w:proofErr w:type="spellStart"/>
+                    <w:t>[elementi_</w:t>
+                  </w:r>
+                  <w:r w:rsidR="0036411E" w:rsidRPr="0036411E">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                      <w:sz w:val="14"/>
+                      <w:szCs w:val="14"/>
+                    </w:rPr>
+                    <w:t>lampade</w:t>
+                  </w:r>
                   <w:r w:rsidRPr="0036411E">
                     <w:rPr>
                       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                       <w:sz w:val="14"/>
                       <w:szCs w:val="14"/>
                     </w:rPr>
-                    <w:t>elementi_</w:t>
+                    <w:t>_dg.</w:t>
                   </w:r>
                   <w:r w:rsidR="0036411E" w:rsidRPr="0036411E">
                     <w:rPr>
                       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                       <w:sz w:val="14"/>
                       <w:szCs w:val="14"/>
                     </w:rPr>
-                    <w:t>lampade</w:t>
-[...35 lines deleted...]
-                  <w:proofErr w:type="spellEnd"/>
+                    <w:t>lampada_sporgenza</w:t>
+                  </w:r>
                   <w:r w:rsidRPr="0036411E">
                     <w:rPr>
                       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                       <w:sz w:val="14"/>
                       <w:szCs w:val="14"/>
                     </w:rPr>
                     <w:t>]</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="121" w:type="pct"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
                 </w:tcPr>
                 <w:p w14:paraId="20BA7581" w14:textId="4050FFB6" w:rsidR="009909F2" w:rsidRPr="0036411E" w:rsidRDefault="005204E4" w:rsidP="008463B0">
                   <w:pPr>
                     <w:contextualSpacing/>
                     <w:rPr>
                       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                       <w:sz w:val="14"/>
                       <w:szCs w:val="14"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="0036411E">
                     <w:rPr>
                       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                       <w:sz w:val="14"/>
                       <w:szCs w:val="14"/>
                     </w:rPr>
-                    <w:t>[</w:t>
-[...26 lines deleted...]
-                    <w:t>_</w:t>
+                    <w:t>[elementi_lampade_dg.lampada_</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                       <w:sz w:val="14"/>
                       <w:szCs w:val="14"/>
                     </w:rPr>
                     <w:t>potenza</w:t>
                   </w:r>
-                  <w:proofErr w:type="spellEnd"/>
                   <w:r w:rsidRPr="0036411E">
                     <w:rPr>
                       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                       <w:sz w:val="14"/>
                       <w:szCs w:val="14"/>
                     </w:rPr>
                     <w:t>]</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p w14:paraId="2DB68026" w14:textId="77777777" w:rsidR="004D08A7" w:rsidRPr="000B7FBF" w:rsidRDefault="004D08A7" w:rsidP="008463B0">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
@@ -5257,214 +3030,80 @@
       </w:tblGrid>
       <w:tr w:rsidR="004D08A7" w:rsidRPr="00C8738F" w14:paraId="45FDDEA7" w14:textId="77777777" w:rsidTr="00890AD9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9166" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6E6D2BB0" w14:textId="20BC194E" w:rsidR="004D08A7" w:rsidRPr="00E2187E" w:rsidRDefault="004D08A7" w:rsidP="004248E4">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E2187E">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>[</w:t>
-[...2 lines deleted...]
-            <w:proofErr w:type="gramStart"/>
+              <w:t>[onshow;block=tbs:row;when [</w:t>
+            </w:r>
+            <w:r w:rsidR="00997B9C">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>fioriere</w:t>
+            </w:r>
             <w:r w:rsidRPr="00E2187E">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>onshow;block</w:t>
-[...81 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+              <w:t>_opt]='si']</w:t>
+            </w:r>
             <w:r w:rsidR="007B2F1B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>Elementi</w:t>
-[...59 lines deleted...]
-              <w:t>, etc)</w:t>
+              <w:t>Elementi ornamentali (fioriere, etc)</w:t>
             </w:r>
             <w:r w:rsidR="004248E4">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblStyle w:val="Grigliatabella"/>
               <w:tblW w:w="5000" w:type="pct"/>
               <w:tblBorders>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               </w:tblBorders>
@@ -5599,287 +3238,125 @@
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="0036411E" w:rsidRPr="00C8738F" w14:paraId="1B4B55F4" w14:textId="2468BB5E" w:rsidTr="0036411E">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1891" w:type="pct"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
                 </w:tcPr>
                 <w:p w14:paraId="5DE71250" w14:textId="209B7D87" w:rsidR="0036411E" w:rsidRPr="0036411E" w:rsidRDefault="0036411E" w:rsidP="008463B0">
                   <w:pPr>
                     <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
                     <w:contextualSpacing/>
                     <w:jc w:val="left"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                       <w:sz w:val="14"/>
                       <w:szCs w:val="14"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="0036411E">
                     <w:rPr>
                       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                       <w:sz w:val="14"/>
                       <w:szCs w:val="14"/>
                     </w:rPr>
-                    <w:t>[</w:t>
-[...53 lines deleted...]
-                    <w:t>]</w:t>
+                    <w:t>[elementi_fioriere_dg.fioriera_descrizione;block=tbs:row]</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1473" w:type="pct"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
                 </w:tcPr>
                 <w:p w14:paraId="04B66746" w14:textId="64AA83CA" w:rsidR="0036411E" w:rsidRPr="0036411E" w:rsidRDefault="0036411E" w:rsidP="008463B0">
                   <w:pPr>
                     <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
                     <w:contextualSpacing/>
                     <w:jc w:val="left"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                       <w:sz w:val="14"/>
                       <w:szCs w:val="14"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="0036411E">
                     <w:rPr>
                       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                       <w:sz w:val="14"/>
                       <w:szCs w:val="14"/>
                     </w:rPr>
-                    <w:t>[</w:t>
-[...35 lines deleted...]
-                    <w:t>]</w:t>
+                    <w:t>[elementi_fioriere_dg.fioriera_lunghezza]</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1515" w:type="pct"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
                 </w:tcPr>
                 <w:p w14:paraId="64A4A498" w14:textId="0630209C" w:rsidR="0036411E" w:rsidRPr="0036411E" w:rsidRDefault="0036411E" w:rsidP="008463B0">
                   <w:pPr>
                     <w:contextualSpacing/>
                     <w:rPr>
                       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                       <w:sz w:val="14"/>
                       <w:szCs w:val="14"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="0036411E">
                     <w:rPr>
                       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                       <w:sz w:val="14"/>
                       <w:szCs w:val="14"/>
                     </w:rPr>
-                    <w:t>[</w:t>
-[...35 lines deleted...]
-                    <w:t>]</w:t>
+                    <w:t>[elementi_fioriere_dg.fioriera_altezza]</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="121" w:type="pct"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
                 </w:tcPr>
                 <w:p w14:paraId="60E8CE80" w14:textId="74C0646C" w:rsidR="0036411E" w:rsidRPr="0036411E" w:rsidRDefault="0036411E" w:rsidP="008463B0">
                   <w:pPr>
                     <w:contextualSpacing/>
                     <w:rPr>
                       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                       <w:sz w:val="14"/>
                       <w:szCs w:val="14"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="0036411E">
                     <w:rPr>
                       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                       <w:sz w:val="14"/>
                       <w:szCs w:val="14"/>
                     </w:rPr>
-                    <w:t>[</w:t>
-[...35 lines deleted...]
-                    <w:t>]</w:t>
+                    <w:t>[elementi_fioriere_dg.fioriera_larghezza]</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p w14:paraId="342D3959" w14:textId="77777777" w:rsidR="004D08A7" w:rsidRPr="000B7FBF" w:rsidRDefault="004D08A7" w:rsidP="008463B0">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="7A1786CC" w14:textId="77777777" w:rsidR="004D08A7" w:rsidRDefault="004D08A7" w:rsidP="00546946">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
@@ -5907,147 +3384,81 @@
       </w:tblGrid>
       <w:tr w:rsidR="004D08A7" w:rsidRPr="00C8738F" w14:paraId="1D230681" w14:textId="77777777" w:rsidTr="00890AD9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9166" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="72DCB1E0" w14:textId="36142F36" w:rsidR="004D08A7" w:rsidRPr="00E2187E" w:rsidRDefault="004D08A7" w:rsidP="004248E4">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E2187E">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>[</w:t>
-[...2 lines deleted...]
-            <w:proofErr w:type="gramStart"/>
+              <w:t>[onshow;block=tbs:row;when [</w:t>
+            </w:r>
+            <w:r w:rsidR="00997B9C">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>insegne_opt</w:t>
+            </w:r>
             <w:r w:rsidRPr="00E2187E">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>onshow;block</w:t>
-[...72 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+              <w:t>]='si']</w:t>
+            </w:r>
             <w:r w:rsidR="0036411E" w:rsidRPr="0036411E">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Insegne</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="004248E4">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblStyle w:val="Grigliatabella"/>
               <w:tblW w:w="5000" w:type="pct"/>
               <w:tblBorders>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               </w:tblBorders>
               <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
@@ -6268,467 +3679,197 @@
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00997B9C" w:rsidRPr="00C8738F" w14:paraId="35F6518B" w14:textId="7ABB0CF7" w:rsidTr="00997B9C">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1748" w:type="pct"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
                 </w:tcPr>
                 <w:p w14:paraId="4C946EC1" w14:textId="21FCAB75" w:rsidR="00997B9C" w:rsidRPr="00997B9C" w:rsidRDefault="00997B9C" w:rsidP="008463B0">
                   <w:pPr>
                     <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
                     <w:contextualSpacing/>
                     <w:jc w:val="left"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                       <w:sz w:val="14"/>
                       <w:szCs w:val="14"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00997B9C">
                     <w:rPr>
                       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                       <w:sz w:val="14"/>
                       <w:szCs w:val="14"/>
                     </w:rPr>
-                    <w:t>[</w:t>
-[...53 lines deleted...]
-                    <w:t>]</w:t>
+                    <w:t>[elementi_insegne_dg.insegna_descrizione;block=tbs:row]</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1364" w:type="pct"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
                 </w:tcPr>
                 <w:p w14:paraId="7569C2D8" w14:textId="3A74CB34" w:rsidR="00997B9C" w:rsidRPr="00997B9C" w:rsidRDefault="00997B9C" w:rsidP="008463B0">
                   <w:pPr>
                     <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
                     <w:contextualSpacing/>
                     <w:jc w:val="left"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                       <w:sz w:val="14"/>
                       <w:szCs w:val="14"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00997B9C">
                     <w:rPr>
                       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                       <w:sz w:val="14"/>
                       <w:szCs w:val="14"/>
                     </w:rPr>
-                    <w:t>[</w:t>
-[...35 lines deleted...]
-                    <w:t>]</w:t>
+                    <w:t>[elementi_insegne_dg.insegna_lunghezza]</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1403" w:type="pct"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
                 </w:tcPr>
                 <w:p w14:paraId="7564C569" w14:textId="1C0FFB12" w:rsidR="00997B9C" w:rsidRPr="00997B9C" w:rsidRDefault="00997B9C" w:rsidP="008463B0">
                   <w:pPr>
                     <w:contextualSpacing/>
                     <w:rPr>
                       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                       <w:sz w:val="14"/>
                       <w:szCs w:val="14"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00997B9C">
                     <w:rPr>
                       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                       <w:sz w:val="14"/>
                       <w:szCs w:val="14"/>
                     </w:rPr>
-                    <w:t>[</w:t>
-[...35 lines deleted...]
-                    <w:t>]</w:t>
+                    <w:t>[elementi_insegne_dg.insegna_altezza]</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="121" w:type="pct"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
                 </w:tcPr>
                 <w:p w14:paraId="0FD0E594" w14:textId="0DDB192C" w:rsidR="00997B9C" w:rsidRPr="00997B9C" w:rsidRDefault="00997B9C" w:rsidP="008463B0">
                   <w:pPr>
                     <w:contextualSpacing/>
                     <w:rPr>
                       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                       <w:sz w:val="14"/>
                       <w:szCs w:val="14"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00997B9C">
                     <w:rPr>
                       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                       <w:sz w:val="14"/>
                       <w:szCs w:val="14"/>
                     </w:rPr>
-                    <w:t>[</w:t>
-[...35 lines deleted...]
-                    <w:t>]</w:t>
+                    <w:t>[elementi_insegne_dg.insegna_spessore]</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="121" w:type="pct"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
                 </w:tcPr>
                 <w:p w14:paraId="0183A8F6" w14:textId="081940BE" w:rsidR="00997B9C" w:rsidRPr="00997B9C" w:rsidRDefault="00997B9C" w:rsidP="008463B0">
                   <w:pPr>
                     <w:contextualSpacing/>
                     <w:rPr>
                       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                       <w:sz w:val="14"/>
                       <w:szCs w:val="14"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00997B9C">
                     <w:rPr>
                       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                       <w:sz w:val="14"/>
                       <w:szCs w:val="14"/>
                     </w:rPr>
-                    <w:t>[</w:t>
-[...35 lines deleted...]
-                    <w:t>]</w:t>
+                    <w:t>[elementi_insegne_dg.insegna_altezzaterra]</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="121" w:type="pct"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
                 </w:tcPr>
                 <w:p w14:paraId="2F1DFA25" w14:textId="5859AA17" w:rsidR="00997B9C" w:rsidRPr="00997B9C" w:rsidRDefault="00997B9C" w:rsidP="008463B0">
                   <w:pPr>
                     <w:contextualSpacing/>
                     <w:rPr>
                       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                       <w:sz w:val="14"/>
                       <w:szCs w:val="14"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00997B9C">
                     <w:rPr>
                       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                       <w:sz w:val="14"/>
                       <w:szCs w:val="14"/>
                     </w:rPr>
-                    <w:t>[</w:t>
-[...35 lines deleted...]
-                    <w:t>]</w:t>
+                    <w:t>[elementi_insegne_dg.insegna_sporgenza]</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="121" w:type="pct"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
                 </w:tcPr>
                 <w:p w14:paraId="74ED4AA6" w14:textId="340C9744" w:rsidR="00997B9C" w:rsidRPr="00997B9C" w:rsidRDefault="00997B9C" w:rsidP="008463B0">
                   <w:pPr>
                     <w:contextualSpacing/>
                     <w:rPr>
                       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                       <w:sz w:val="14"/>
                       <w:szCs w:val="14"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00997B9C">
                     <w:rPr>
                       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                       <w:sz w:val="14"/>
                       <w:szCs w:val="14"/>
                     </w:rPr>
-                    <w:t>[</w:t>
-[...35 lines deleted...]
-                    <w:t>]</w:t>
+                    <w:t>[elementi_insegne_dg.insegna_messaggio]</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p w14:paraId="45A319D6" w14:textId="77777777" w:rsidR="004D08A7" w:rsidRPr="000B7FBF" w:rsidRDefault="004D08A7" w:rsidP="008463B0">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="06A7EA85" w14:textId="77777777" w:rsidR="004D08A7" w:rsidRPr="004D08A7" w:rsidRDefault="004D08A7" w:rsidP="00546946">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
@@ -6756,113 +3897,51 @@
         <w:gridCol w:w="9242"/>
       </w:tblGrid>
       <w:tr w:rsidR="00C8738F" w:rsidRPr="00CD5CEA" w14:paraId="2D75F0C9" w14:textId="77777777" w:rsidTr="009A055A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="58A3E3D0" w14:textId="77777777" w:rsidR="00C8738F" w:rsidRPr="006554BF" w:rsidRDefault="00C8738F" w:rsidP="009A055A">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B863DF">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>[</w:t>
-[...61 lines deleted...]
-              <w:t>]='si']</w:t>
+              <w:t>[onshow;block=tbs:row;when [cavalletti_opt]='si']</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Cavalletti Pubblicitari</w:t>
             </w:r>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblStyle w:val="Grigliatabella"/>
               <w:tblW w:w="0" w:type="auto"/>
               <w:tblBorders>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:tblBorders>
               <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
               <w:tblLayout w:type="fixed"/>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
@@ -6872,233 +3951,107 @@
               <w:gridCol w:w="3923"/>
             </w:tblGrid>
             <w:tr w:rsidR="00C8738F" w:rsidRPr="00CD5CEA" w14:paraId="04A94E9C" w14:textId="77777777" w:rsidTr="009A055A">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2552" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
                 </w:tcPr>
                 <w:p w14:paraId="22679521" w14:textId="77777777" w:rsidR="00C8738F" w:rsidRPr="00D12DA8" w:rsidRDefault="00C8738F" w:rsidP="009A055A">
                   <w:pPr>
                     <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
                     <w:contextualSpacing/>
                     <w:jc w:val="left"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                       <w:sz w:val="14"/>
                       <w:szCs w:val="14"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00D12DA8">
                     <w:rPr>
                       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                       <w:sz w:val="14"/>
                       <w:szCs w:val="14"/>
                     </w:rPr>
-                    <w:t>Lunghezza: [</w:t>
-[...53 lines deleted...]
-                    <w:t>]</w:t>
+                    <w:t>Lunghezza: [elementi_cavalletti_dg.occupazione_lunghezza;block=tbs:row]</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                       <w:sz w:val="14"/>
                       <w:szCs w:val="14"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> m</w:t>
                   </w:r>
                 </w:p>
                 <w:p w14:paraId="7AD0E269" w14:textId="77777777" w:rsidR="00C8738F" w:rsidRPr="00D12DA8" w:rsidRDefault="00C8738F" w:rsidP="009A055A">
                   <w:pPr>
                     <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
                     <w:contextualSpacing/>
                     <w:jc w:val="left"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                       <w:sz w:val="14"/>
                       <w:szCs w:val="14"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00D12DA8">
                     <w:rPr>
                       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                       <w:sz w:val="14"/>
                       <w:szCs w:val="14"/>
                     </w:rPr>
-                    <w:t>Larghezza: [</w:t>
-[...35 lines deleted...]
-                    <w:t>]</w:t>
+                    <w:t>Larghezza: [elementi_cavalletti_dg.occupazione_larghezza]</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                       <w:sz w:val="14"/>
                       <w:szCs w:val="14"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> m</w:t>
                   </w:r>
                 </w:p>
                 <w:p w14:paraId="3A8AC4AA" w14:textId="77777777" w:rsidR="00C8738F" w:rsidRPr="00D12DA8" w:rsidRDefault="00C8738F" w:rsidP="009A055A">
                   <w:pPr>
                     <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
                     <w:contextualSpacing/>
                     <w:jc w:val="left"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                       <w:sz w:val="14"/>
                       <w:szCs w:val="14"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00D12DA8">
                     <w:rPr>
                       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                       <w:sz w:val="14"/>
                       <w:szCs w:val="14"/>
                     </w:rPr>
-                    <w:t>Altezza: [</w:t>
-[...35 lines deleted...]
-                    <w:t>]</w:t>
+                    <w:t>Altezza: [elementi_cavalletti_dg.occupazione_altezza]</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                       <w:sz w:val="14"/>
                       <w:szCs w:val="14"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> m</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2551" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
                 </w:tcPr>
                 <w:p w14:paraId="78A78499" w14:textId="77777777" w:rsidR="00C8738F" w:rsidRDefault="00C8738F" w:rsidP="009A055A">
                   <w:pPr>
                     <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
                     <w:contextualSpacing/>
                     <w:jc w:val="left"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                       <w:sz w:val="14"/>
                       <w:szCs w:val="14"/>
@@ -7194,237 +4147,127 @@
                 <w:p w14:paraId="7E96A137" w14:textId="77777777" w:rsidR="00C8738F" w:rsidRPr="00D12DA8" w:rsidRDefault="00C8738F" w:rsidP="009A055A">
                   <w:pPr>
                     <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
                     <w:contextualSpacing/>
                     <w:jc w:val="left"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                       <w:sz w:val="14"/>
                       <w:szCs w:val="14"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="0055757D">
                     <w:rPr>
                       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                       <w:sz w:val="14"/>
                       <w:szCs w:val="14"/>
                     </w:rPr>
                     <w:t xml:space="preserve">Illuminato: </w:t>
                   </w:r>
                   <w:r w:rsidRPr="00D12DA8">
                     <w:rPr>
                       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                       <w:sz w:val="14"/>
                       <w:szCs w:val="14"/>
                     </w:rPr>
-                    <w:t>[</w:t>
-[...35 lines deleted...]
-                    <w:t>]</w:t>
+                    <w:t>[elementi_cavalletti_dg.illuminato_opt]</w:t>
                   </w:r>
                 </w:p>
                 <w:p w14:paraId="73B3BEA0" w14:textId="77777777" w:rsidR="00C8738F" w:rsidRDefault="00C8738F" w:rsidP="009A055A">
                   <w:pPr>
                     <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
                     <w:contextualSpacing/>
                     <w:jc w:val="left"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                       <w:sz w:val="14"/>
                       <w:szCs w:val="14"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00D12DA8">
                     <w:rPr>
                       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                       <w:sz w:val="14"/>
                       <w:szCs w:val="14"/>
                     </w:rPr>
-                    <w:t>Posizione: [</w:t>
-[...35 lines deleted...]
-                    <w:t>]</w:t>
+                    <w:t>Posizione: [elementi_cavalletti_dg.adiacente_opt]</w:t>
                   </w:r>
                 </w:p>
                 <w:p w14:paraId="51A505DF" w14:textId="77777777" w:rsidR="00C8738F" w:rsidRDefault="00C8738F" w:rsidP="009A055A">
                   <w:pPr>
                     <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
                     <w:contextualSpacing/>
                     <w:jc w:val="left"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                       <w:sz w:val="14"/>
                       <w:szCs w:val="14"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00D12DA8">
                     <w:rPr>
                       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                       <w:sz w:val="14"/>
                       <w:szCs w:val="14"/>
                     </w:rPr>
-                    <w:t>[</w:t>
-[...17 lines deleted...]
-                    <w:t>]</w:t>
+                    <w:t>[elementi_cavalletti_dg.via]</w:t>
                   </w:r>
                 </w:p>
                 <w:p w14:paraId="42DF1EB1" w14:textId="77777777" w:rsidR="00C8738F" w:rsidRPr="003E355A" w:rsidRDefault="00C8738F" w:rsidP="009A055A">
                   <w:pPr>
                     <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
                     <w:contextualSpacing/>
                     <w:jc w:val="left"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                       <w:sz w:val="14"/>
                       <w:szCs w:val="14"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                       <w:sz w:val="14"/>
                       <w:szCs w:val="14"/>
                     </w:rPr>
                     <w:t>[</w:t>
                   </w:r>
-                  <w:proofErr w:type="spellStart"/>
                   <w:r w:rsidRPr="00D12DA8">
                     <w:rPr>
                       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                       <w:sz w:val="14"/>
                       <w:szCs w:val="14"/>
                     </w:rPr>
-                    <w:t>elementi_cavalletti_</w:t>
-[...8 lines deleted...]
-                    <w:t>dg.</w:t>
+                    <w:t>elementi_cavalletti_dg.</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                       <w:sz w:val="14"/>
                       <w:szCs w:val="14"/>
                     </w:rPr>
-                    <w:t>descrizione</w:t>
-[...9 lines deleted...]
-                    <w:t>]</w:t>
+                    <w:t>descrizione]</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p w14:paraId="6E397622" w14:textId="77777777" w:rsidR="00C8738F" w:rsidRPr="00245091" w:rsidRDefault="00C8738F" w:rsidP="009A055A">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="7DC3B92D" w14:textId="77777777" w:rsidR="00C8738F" w:rsidRDefault="00C8738F" w:rsidP="00546946">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
@@ -7432,142 +4275,127 @@
           <w:szCs w:val="18"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6FB0CD9D" w14:textId="27339C8F" w:rsidR="004D08A7" w:rsidRPr="004D08A7" w:rsidRDefault="00997B9C" w:rsidP="00546946">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
         <w:t>Superficie totale soggetta a COSAP: [</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00997B9C">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
         <w:t>superficie_occupazione</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
         <w:t>] mq</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0FFC9084" w14:textId="77777777" w:rsidR="004D08A7" w:rsidRPr="004D08A7" w:rsidRDefault="004D08A7" w:rsidP="00546946">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="250388C8" w14:textId="77777777" w:rsidR="0078239A" w:rsidRPr="00997B9C" w:rsidRDefault="0078239A" w:rsidP="00546946">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00997B9C">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="003315EE" w:rsidRPr="00997B9C">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
         <w:t>note_</w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00E4115C" w:rsidRPr="00997B9C">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
         <w:t>occupazione</w:t>
       </w:r>
       <w:r w:rsidRPr="00997B9C">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
-        <w:t>;strconv</w:t>
-[...10 lines deleted...]
-        <w:t>=no]</w:t>
+        <w:t>;strconv=no]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="13A3345B" w14:textId="77777777" w:rsidR="0078239A" w:rsidRPr="00997B9C" w:rsidRDefault="0078239A" w:rsidP="00546946">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="771C3669" w14:textId="77777777" w:rsidR="0078239A" w:rsidRPr="00110F28" w:rsidRDefault="0078239A" w:rsidP="0078239A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="it-IT"/>
@@ -7630,147 +4458,74 @@
           <w:lang w:val="it-IT"/>
         </w:rPr>
         <w:t>Quadro riepilogativo della documentazione disponibile e allegata:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2CFE0CFF" w14:textId="46694D4A" w:rsidR="0078239A" w:rsidRPr="00110F28" w:rsidRDefault="0078239A" w:rsidP="0078239A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00110F28">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
-        <w:t>[</w:t>
-[...41 lines deleted...]
-        <w:t>]</w:t>
+        <w:t>[allegati_istanza.val;block=tbs:listitem]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="50C6FABB" w14:textId="64CDC799" w:rsidR="00C834C0" w:rsidRPr="00110F28" w:rsidRDefault="00C834C0" w:rsidP="0078239A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00110F28">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
-        <w:t>[</w:t>
-[...30 lines deleted...]
-        <w:t>=no]</w:t>
+        <w:t>[note_allegati;strconv=no]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="29455C25" w14:textId="77777777" w:rsidR="0078239A" w:rsidRPr="00110F28" w:rsidRDefault="0078239A" w:rsidP="00546946">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grigliatabella"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -7782,284 +4537,164 @@
         <w:gridCol w:w="5089"/>
       </w:tblGrid>
       <w:tr w:rsidR="00E45225" w:rsidRPr="00C8738F" w14:paraId="57EF8DDB" w14:textId="77777777" w:rsidTr="00E45225">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4077" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="64ECB22F" w14:textId="77777777" w:rsidR="00E45225" w:rsidRPr="00110F28" w:rsidRDefault="00E45225" w:rsidP="00E45225">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00110F28">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>[</w:t>
-[...39 lines deleted...]
-              <w:t>]</w:t>
+              <w:t>[comune_value] [data_stampa_domanda]</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5089" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="677C9E7F" w14:textId="77777777" w:rsidR="00E45225" w:rsidRPr="00110F28" w:rsidRDefault="00E45225" w:rsidP="00E45225">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1530"/>
               </w:tabs>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00110F28">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>[</w:t>
-[...39 lines deleted...]
-              <w:t>]</w:t>
+              <w:t>[fisica_nome] [fisica_cognome]</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="32D95DC8" w14:textId="77777777" w:rsidR="00E45225" w:rsidRPr="00110F28" w:rsidRDefault="00E45225" w:rsidP="00E45225">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1530"/>
               </w:tabs>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00110F28">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>[</w:t>
-[...39 lines deleted...]
-              <w:t>]</w:t>
+              <w:t>[delegato_nome] [delegato_cognome]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="1C220059" w14:textId="77777777" w:rsidR="00E45225" w:rsidRPr="00110F28" w:rsidRDefault="00E45225" w:rsidP="00E45225">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5F741E7D" w14:textId="77777777" w:rsidR="0078239A" w:rsidRPr="00110F28" w:rsidRDefault="0078239A" w:rsidP="00546946">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="0078239A" w:rsidRPr="00110F28">
       <w:headerReference w:type="even" r:id="rId8"/>
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:footerReference w:type="even" r:id="rId10"/>
       <w:footerReference w:type="default" r:id="rId11"/>
       <w:headerReference w:type="first" r:id="rId12"/>
       <w:footerReference w:type="first" r:id="rId13"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="524A547B" w14:textId="77777777" w:rsidR="00D1298F" w:rsidRDefault="00D1298F" w:rsidP="00A96246">
+    <w:p w14:paraId="161C6AFC" w14:textId="77777777" w:rsidR="001267A9" w:rsidRDefault="001267A9" w:rsidP="00A96246">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="42B6408B" w14:textId="77777777" w:rsidR="00D1298F" w:rsidRDefault="00D1298F" w:rsidP="00A96246">
+    <w:p w14:paraId="68AF150E" w14:textId="77777777" w:rsidR="001267A9" w:rsidRDefault="001267A9" w:rsidP="00A96246">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -8180,61 +4815,61 @@
   </w:p>
   <w:p w14:paraId="0635EF28" w14:textId="77777777" w:rsidR="00A96246" w:rsidRPr="00A96246" w:rsidRDefault="00A96246">
     <w:pPr>
       <w:pStyle w:val="Pidipagina"/>
       <w:rPr>
         <w:lang w:val="it-IT"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1C656E53" w14:textId="77777777" w:rsidR="00324113" w:rsidRDefault="00324113">
     <w:pPr>
       <w:pStyle w:val="Pidipagina"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="19282D57" w14:textId="77777777" w:rsidR="00D1298F" w:rsidRDefault="00D1298F" w:rsidP="00A96246">
+    <w:p w14:paraId="0552127B" w14:textId="77777777" w:rsidR="001267A9" w:rsidRDefault="001267A9" w:rsidP="00A96246">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="44249F51" w14:textId="77777777" w:rsidR="00D1298F" w:rsidRDefault="00D1298F" w:rsidP="00A96246">
+    <w:p w14:paraId="49841768" w14:textId="77777777" w:rsidR="001267A9" w:rsidRDefault="001267A9" w:rsidP="00A96246">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="4D383794" w14:textId="77777777" w:rsidR="00324113" w:rsidRDefault="00324113">
     <w:pPr>
       <w:pStyle w:val="Intestazione"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="554C7E7B" w14:textId="77777777" w:rsidR="00324113" w:rsidRDefault="00324113">
     <w:pPr>
@@ -8365,78 +5000,78 @@
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1584561920">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="283"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="000F6745"/>
     <w:rsid w:val="0000126F"/>
     <w:rsid w:val="0000152D"/>
     <w:rsid w:val="00023D57"/>
     <w:rsid w:val="000439C9"/>
     <w:rsid w:val="000527EA"/>
     <w:rsid w:val="00093B6B"/>
     <w:rsid w:val="000B20A7"/>
     <w:rsid w:val="000F660D"/>
     <w:rsid w:val="000F6745"/>
     <w:rsid w:val="00110F28"/>
+    <w:rsid w:val="001267A9"/>
     <w:rsid w:val="001530E7"/>
     <w:rsid w:val="001816F8"/>
     <w:rsid w:val="001A4123"/>
     <w:rsid w:val="001A44D9"/>
     <w:rsid w:val="001A6D19"/>
     <w:rsid w:val="001B475F"/>
     <w:rsid w:val="001E4F5C"/>
     <w:rsid w:val="00246000"/>
     <w:rsid w:val="002603BC"/>
     <w:rsid w:val="00274E9E"/>
     <w:rsid w:val="002F2EBB"/>
     <w:rsid w:val="00315C19"/>
     <w:rsid w:val="00324113"/>
     <w:rsid w:val="003315EE"/>
     <w:rsid w:val="003371F4"/>
     <w:rsid w:val="0036411E"/>
     <w:rsid w:val="003B025C"/>
     <w:rsid w:val="003B14C5"/>
     <w:rsid w:val="003B739B"/>
     <w:rsid w:val="003D5EFA"/>
     <w:rsid w:val="003E3492"/>
     <w:rsid w:val="00410118"/>
     <w:rsid w:val="004248E4"/>
     <w:rsid w:val="00432979"/>
     <w:rsid w:val="00435882"/>
@@ -8450,99 +5085,101 @@
     <w:rsid w:val="005204E4"/>
     <w:rsid w:val="00525456"/>
     <w:rsid w:val="00546946"/>
     <w:rsid w:val="005970B2"/>
     <w:rsid w:val="005C4760"/>
     <w:rsid w:val="005E04DD"/>
     <w:rsid w:val="0062169B"/>
     <w:rsid w:val="0064169E"/>
     <w:rsid w:val="006456E1"/>
     <w:rsid w:val="00656F81"/>
     <w:rsid w:val="006661AD"/>
     <w:rsid w:val="00690894"/>
     <w:rsid w:val="006B2806"/>
     <w:rsid w:val="006B5BDB"/>
     <w:rsid w:val="006F41C8"/>
     <w:rsid w:val="007110DD"/>
     <w:rsid w:val="0071283A"/>
     <w:rsid w:val="00731DB8"/>
     <w:rsid w:val="00750EFA"/>
     <w:rsid w:val="007634B5"/>
     <w:rsid w:val="007678AC"/>
     <w:rsid w:val="0078239A"/>
     <w:rsid w:val="007B2F1B"/>
     <w:rsid w:val="007E166E"/>
     <w:rsid w:val="008201C6"/>
+    <w:rsid w:val="008272FC"/>
     <w:rsid w:val="00837161"/>
     <w:rsid w:val="00890AD9"/>
     <w:rsid w:val="00891B0D"/>
     <w:rsid w:val="008E4750"/>
     <w:rsid w:val="00913E2C"/>
     <w:rsid w:val="00932519"/>
     <w:rsid w:val="009909F2"/>
     <w:rsid w:val="00992110"/>
     <w:rsid w:val="00995D15"/>
     <w:rsid w:val="00997B9C"/>
     <w:rsid w:val="009B456E"/>
     <w:rsid w:val="009E56FA"/>
     <w:rsid w:val="009F1521"/>
     <w:rsid w:val="009F241B"/>
     <w:rsid w:val="009F314E"/>
     <w:rsid w:val="009F5886"/>
     <w:rsid w:val="00A25F22"/>
     <w:rsid w:val="00A261C0"/>
     <w:rsid w:val="00A3195D"/>
     <w:rsid w:val="00A43E27"/>
     <w:rsid w:val="00A459A8"/>
     <w:rsid w:val="00A77137"/>
     <w:rsid w:val="00A9340C"/>
     <w:rsid w:val="00A96246"/>
     <w:rsid w:val="00AA267F"/>
     <w:rsid w:val="00AB072E"/>
     <w:rsid w:val="00AB7170"/>
     <w:rsid w:val="00AF755E"/>
     <w:rsid w:val="00B3771B"/>
     <w:rsid w:val="00B45442"/>
     <w:rsid w:val="00B77528"/>
     <w:rsid w:val="00BB7553"/>
     <w:rsid w:val="00BC00FA"/>
     <w:rsid w:val="00BC0E5F"/>
     <w:rsid w:val="00BD0DEB"/>
     <w:rsid w:val="00C32C9E"/>
     <w:rsid w:val="00C7373C"/>
     <w:rsid w:val="00C834C0"/>
     <w:rsid w:val="00C83950"/>
     <w:rsid w:val="00C8738F"/>
     <w:rsid w:val="00C91C75"/>
     <w:rsid w:val="00C940E9"/>
     <w:rsid w:val="00CF3B11"/>
     <w:rsid w:val="00D1298F"/>
     <w:rsid w:val="00D331CF"/>
     <w:rsid w:val="00D81DF1"/>
     <w:rsid w:val="00D849EC"/>
     <w:rsid w:val="00DD133E"/>
     <w:rsid w:val="00DD7A3F"/>
+    <w:rsid w:val="00DF0A2E"/>
     <w:rsid w:val="00E24D52"/>
     <w:rsid w:val="00E2523B"/>
     <w:rsid w:val="00E4115C"/>
     <w:rsid w:val="00E45225"/>
     <w:rsid w:val="00E9308C"/>
     <w:rsid w:val="00EC38AF"/>
     <w:rsid w:val="00EE5BE1"/>
     <w:rsid w:val="00EF09D3"/>
     <w:rsid w:val="00F11937"/>
     <w:rsid w:val="00F34BE4"/>
     <w:rsid w:val="00F61449"/>
     <w:rsid w:val="00FA4D69"/>
     <w:rsid w:val="00FC1567"/>
     <w:rsid w:val="00FE7C2A"/>
     <w:rsid w:val="00FF372F"/>
     <w:rsid w:val="00FF3E72"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
@@ -9383,69 +6020,69 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>742</Words>
-  <Characters>4233</Characters>
+  <Words>746</Words>
+  <Characters>4257</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>35</Lines>
   <Paragraphs>9</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titolo</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4966</CharactersWithSpaces>
+  <CharactersWithSpaces>4994</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Silvia</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>