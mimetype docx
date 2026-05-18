--- v0 (2026-04-01)
+++ v1 (2026-05-18)
@@ -7,51 +7,51 @@
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="78A9208E" w14:textId="77777777" w:rsidR="000F6745" w:rsidRDefault="000F6745" w:rsidP="000F6745">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="04C2782E" wp14:editId="33893D3A">
             <wp:extent cx="942975" cy="1357884"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="1" name="Immagine 1"/>
             <wp:cNvGraphicFramePr>
@@ -94,111 +94,97 @@
     </w:p>
     <w:p w14:paraId="0B52D463" w14:textId="77777777" w:rsidR="00480561" w:rsidRPr="000F6745" w:rsidRDefault="000F6745" w:rsidP="000F6745">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000F6745">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
         <w:t>COMUNE DELLA SPEZIA</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03AA838E" w14:textId="77777777" w:rsidR="000F6745" w:rsidRPr="000F6745" w:rsidRDefault="000F6745" w:rsidP="000F6745">
+    <w:p w14:paraId="1AE28095" w14:textId="77777777" w:rsidR="00593A2E" w:rsidRPr="00593A2E" w:rsidRDefault="00593A2E" w:rsidP="00593A2E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000F6745">
+      <w:r w:rsidRPr="00593A2E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
-        <w:t>DIPARTIMENTO III</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="3F858ACB" w14:textId="77777777" w:rsidR="000F6745" w:rsidRDefault="000F6745" w:rsidP="000F6745">
+        <w:t>Dipartimento II</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="012A6E08" w14:textId="7E6B8B7F" w:rsidR="000F6745" w:rsidRDefault="00593A2E" w:rsidP="00593A2E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000F6745">
+      <w:r w:rsidRPr="00593A2E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
-        <w:t>Arredo Urbano</w:t>
-[...14 lines deleted...]
-      </w:pPr>
+        <w:t>Pianificazione territoriale - Arredo Urbano</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="53CBEC0B" w14:textId="77777777" w:rsidR="007678AC" w:rsidRPr="007678AC" w:rsidRDefault="007678AC" w:rsidP="007678AC">
       <w:pPr>
         <w:ind w:left="5529" w:right="-1"/>
         <w:contextualSpacing/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007678AC">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
         <w:t>[comune_indirizzo_1]</w:t>
@@ -433,51 +419,51 @@
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
         <w:t>[fisica_email] [fisica_pec] [fisica_telefono] [fisica_cellulare]</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grigliatabella"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9242"/>
       </w:tblGrid>
-      <w:tr w:rsidR="007678AC" w:rsidRPr="008922A2" w14:paraId="1E7D543B" w14:textId="77777777" w:rsidTr="007678AC">
+      <w:tr w:rsidR="007678AC" w:rsidRPr="00593A2E" w14:paraId="1E7D543B" w14:textId="77777777" w:rsidTr="007678AC">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9242" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1C1368D7" w14:textId="77777777" w:rsidR="007678AC" w:rsidRPr="00E9308C" w:rsidRDefault="007678AC" w:rsidP="0000126F">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E9308C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>[onshow;block=tbs:row;when [domicilio_opt_</w:t>
             </w:r>
             <w:r w:rsidR="00B45442">
@@ -735,51 +721,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grigliatabella"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9166"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00F11937" w:rsidRPr="008922A2" w14:paraId="3A4B50FD" w14:textId="77777777" w:rsidTr="00F11937">
+      <w:tr w:rsidR="00F11937" w:rsidRPr="00593A2E" w14:paraId="3A4B50FD" w14:textId="77777777" w:rsidTr="00F11937">
         <w:trPr>
           <w:trHeight w:val="1629"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9166" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3D844A2C" w14:textId="77777777" w:rsidR="00F11937" w:rsidRPr="0000126F" w:rsidRDefault="00F11937" w:rsidP="00F11937">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>[</w:t>
             </w:r>
@@ -1527,51 +1513,51 @@
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
         <w:t>Periodo di occupazione:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grigliatabella"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9242"/>
       </w:tblGrid>
-      <w:tr w:rsidR="009F5886" w:rsidRPr="008922A2" w14:paraId="3EEEC42C" w14:textId="77777777" w:rsidTr="009F5886">
+      <w:tr w:rsidR="009F5886" w:rsidRPr="00593A2E" w14:paraId="3EEEC42C" w14:textId="77777777" w:rsidTr="009F5886">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9166" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="79FB761A" w14:textId="31D84462" w:rsidR="009F5886" w:rsidRPr="009F5886" w:rsidRDefault="009F5886" w:rsidP="009F5886">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009F5886">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>[onshow;block=tbs:row</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
@@ -1608,73 +1594,72 @@
               <w:t xml:space="preserve"> QUINQUENNALE/</w:t>
             </w:r>
             <w:r w:rsidR="009B3CFE">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">PERMANENTE </w:t>
             </w:r>
             <w:r w:rsidRPr="009F5886">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>dal [autorizzata_dal] al [autorizzata_al]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009F5886" w:rsidRPr="008922A2" w14:paraId="733CCFA7" w14:textId="77777777" w:rsidTr="009F5886">
+      <w:tr w:rsidR="009F5886" w:rsidRPr="00593A2E" w14:paraId="733CCFA7" w14:textId="77777777" w:rsidTr="009F5886">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9166" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="68E8A838" w14:textId="77777777" w:rsidR="009F5886" w:rsidRDefault="009F5886" w:rsidP="0000152D">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009F5886">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>[onshow;block=tbs:row</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
             <w:r w:rsidRPr="009F5886">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>when [tipo_occupazione_key]=</w:t>
             </w:r>
             <w:r w:rsidRPr="009F5886">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
@@ -1769,77 +1754,78 @@
                   <w:pPr>
                     <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
                     <w:contextualSpacing/>
                     <w:jc w:val="left"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="001816F8">
                     <w:rPr>
                       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                     <w:t>DATA FINE</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="009F5886" w:rsidRPr="008922A2" w14:paraId="1E7DAECC" w14:textId="77777777" w:rsidTr="00D94157">
+            <w:tr w:rsidR="009F5886" w:rsidRPr="00593A2E" w14:paraId="1E7DAECC" w14:textId="77777777" w:rsidTr="00D94157">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2798" w:type="pct"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
                 </w:tcPr>
                 <w:p w14:paraId="20F680C5" w14:textId="77777777" w:rsidR="009F5886" w:rsidRPr="00CF3B11" w:rsidRDefault="009F5886" w:rsidP="009F5886">
                   <w:pPr>
                     <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
                     <w:contextualSpacing/>
                     <w:jc w:val="left"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00CF3B11">
                     <w:rPr>
                       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
+                    <w:lastRenderedPageBreak/>
                     <w:t>[periodo_occupazione_dg.data_inizio;block=tbs:row]</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2202" w:type="pct"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
                 </w:tcPr>
                 <w:p w14:paraId="2BB6CA5A" w14:textId="77777777" w:rsidR="009F5886" w:rsidRPr="00CF3B11" w:rsidRDefault="009F5886" w:rsidP="009F5886">
                   <w:pPr>
                     <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
                     <w:contextualSpacing/>
                     <w:jc w:val="left"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00CF3B11">
                     <w:rPr>
                       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
@@ -3880,51 +3866,50 @@
           <w:lang w:val="it-IT"/>
         </w:rPr>
         <w:t>[allegati_istanza.val;block=tbs:listitem]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="50C6FABB" w14:textId="64CDC799" w:rsidR="00C834C0" w:rsidRPr="00110F28" w:rsidRDefault="00C834C0" w:rsidP="0078239A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00110F28">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>[note_allegati;strconv=no]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="29455C25" w14:textId="77777777" w:rsidR="0078239A" w:rsidRPr="00110F28" w:rsidRDefault="0078239A" w:rsidP="00546946">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grigliatabella"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -3937,50 +3922,51 @@
         <w:gridCol w:w="5089"/>
       </w:tblGrid>
       <w:tr w:rsidR="00E45225" w:rsidRPr="008922A2" w14:paraId="57EF8DDB" w14:textId="77777777" w:rsidTr="00E45225">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4077" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="64ECB22F" w14:textId="77777777" w:rsidR="00E45225" w:rsidRPr="00110F28" w:rsidRDefault="00E45225" w:rsidP="00E45225">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00110F28">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>[comune_value] [data_stampa_domanda]</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5089" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="677C9E7F" w14:textId="77777777" w:rsidR="00E45225" w:rsidRPr="00110F28" w:rsidRDefault="00E45225" w:rsidP="00E45225">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1530"/>
               </w:tabs>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00110F28">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
@@ -4038,76 +4024,76 @@
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="0078239A" w:rsidRPr="00110F28">
       <w:headerReference w:type="even" r:id="rId8"/>
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:footerReference w:type="even" r:id="rId10"/>
       <w:footerReference w:type="default" r:id="rId11"/>
       <w:headerReference w:type="first" r:id="rId12"/>
       <w:footerReference w:type="first" r:id="rId13"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6198248C" w14:textId="77777777" w:rsidR="00145FC9" w:rsidRDefault="00145FC9" w:rsidP="00A96246">
+    <w:p w14:paraId="659AD8C9" w14:textId="77777777" w:rsidR="00E879FB" w:rsidRDefault="00E879FB" w:rsidP="00A96246">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4BA424AE" w14:textId="77777777" w:rsidR="00145FC9" w:rsidRDefault="00145FC9" w:rsidP="00A96246">
+    <w:p w14:paraId="1D34DC1C" w14:textId="77777777" w:rsidR="00E879FB" w:rsidRDefault="00E879FB" w:rsidP="00A96246">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
@@ -4117,61 +4103,61 @@
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="7689987D" w14:textId="77777777" w:rsidR="00CD1076" w:rsidRDefault="00CD1076">
     <w:pPr>
       <w:pStyle w:val="Pidipagina"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="75BCDC73" w14:textId="77777777" w:rsidR="00CD1076" w:rsidRPr="00CD1076" w:rsidRDefault="00CD1076" w:rsidP="00CD1076">
     <w:pPr>
       <w:pStyle w:val="Pidipagina"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:sz w:val="15"/>
         <w:szCs w:val="15"/>
         <w:lang w:val="it-IT"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00CD1076">
       <w:rPr>
         <w:sz w:val="15"/>
         <w:szCs w:val="15"/>
         <w:lang w:val="it-IT"/>
       </w:rPr>
       <w:t>Comune della Spezia – Servizio Arredo Urbano</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="69621BD7" w14:textId="77777777" w:rsidR="00CD1076" w:rsidRPr="00CD1076" w:rsidRDefault="00CD1076" w:rsidP="00CD1076">
     <w:pPr>
       <w:pStyle w:val="Pidipagina"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:sz w:val="15"/>
@@ -4203,116 +4189,116 @@
         <w:lang w:val="it-IT"/>
       </w:rPr>
       <w:t>e-mail arredourbano@comune.sp.it - Telefono 0187/727.319 .707 .484</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="76FDEB39" w14:textId="77777777" w:rsidR="00A96246" w:rsidRPr="00A96246" w:rsidRDefault="00A96246">
     <w:pPr>
       <w:pStyle w:val="Pidipagina"/>
       <w:rPr>
         <w:lang w:val="it-IT"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="0635EF28" w14:textId="77777777" w:rsidR="00A96246" w:rsidRPr="00A96246" w:rsidRDefault="00A96246">
     <w:pPr>
       <w:pStyle w:val="Pidipagina"/>
       <w:rPr>
         <w:lang w:val="it-IT"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="280227C8" w14:textId="77777777" w:rsidR="00CD1076" w:rsidRDefault="00CD1076">
     <w:pPr>
       <w:pStyle w:val="Pidipagina"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="66CA23BD" w14:textId="77777777" w:rsidR="00145FC9" w:rsidRDefault="00145FC9" w:rsidP="00A96246">
+    <w:p w14:paraId="53C49134" w14:textId="77777777" w:rsidR="00E879FB" w:rsidRDefault="00E879FB" w:rsidP="00A96246">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="27202986" w14:textId="77777777" w:rsidR="00145FC9" w:rsidRDefault="00145FC9" w:rsidP="00A96246">
+    <w:p w14:paraId="144F5106" w14:textId="77777777" w:rsidR="00E879FB" w:rsidRDefault="00E879FB" w:rsidP="00A96246">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="6417C28E" w14:textId="77777777" w:rsidR="00CD1076" w:rsidRDefault="00CD1076">
     <w:pPr>
       <w:pStyle w:val="Intestazione"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="66F12EC4" w14:textId="77777777" w:rsidR="00CD1076" w:rsidRDefault="00CD1076">
     <w:pPr>
       <w:pStyle w:val="Intestazione"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="36B40D90" w14:textId="77777777" w:rsidR="00CD1076" w:rsidRDefault="00CD1076">
     <w:pPr>
       <w:pStyle w:val="Intestazione"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="00000002"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="00000002"/>
     <w:name w:val="WW8Num2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
         <w:sz w:val="21"/>
         <w:szCs w:val="21"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
@@ -4398,110 +4384,112 @@
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1405563049">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="283"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="000F6745"/>
     <w:rsid w:val="0000126F"/>
     <w:rsid w:val="0000152D"/>
     <w:rsid w:val="00023D57"/>
     <w:rsid w:val="000527EA"/>
     <w:rsid w:val="00093B6B"/>
     <w:rsid w:val="000B20A7"/>
     <w:rsid w:val="000D55DD"/>
     <w:rsid w:val="000F660D"/>
     <w:rsid w:val="000F6745"/>
     <w:rsid w:val="00107E63"/>
     <w:rsid w:val="00110F28"/>
     <w:rsid w:val="00145FC9"/>
     <w:rsid w:val="001530E7"/>
     <w:rsid w:val="001816F8"/>
     <w:rsid w:val="001A4123"/>
     <w:rsid w:val="001A44D9"/>
     <w:rsid w:val="001A6D19"/>
     <w:rsid w:val="001B475F"/>
     <w:rsid w:val="00205999"/>
     <w:rsid w:val="002420F7"/>
     <w:rsid w:val="00246000"/>
     <w:rsid w:val="002603BC"/>
     <w:rsid w:val="00274E9E"/>
     <w:rsid w:val="002F2EBB"/>
     <w:rsid w:val="003315EE"/>
     <w:rsid w:val="003371F4"/>
     <w:rsid w:val="003B025C"/>
     <w:rsid w:val="003B14C5"/>
     <w:rsid w:val="003B739B"/>
     <w:rsid w:val="003D5EFA"/>
     <w:rsid w:val="003E3492"/>
+    <w:rsid w:val="003F35D3"/>
     <w:rsid w:val="00432979"/>
     <w:rsid w:val="00435882"/>
     <w:rsid w:val="004470B8"/>
     <w:rsid w:val="00452BEC"/>
     <w:rsid w:val="004656AB"/>
     <w:rsid w:val="004765B8"/>
     <w:rsid w:val="00480561"/>
     <w:rsid w:val="004A3AEC"/>
     <w:rsid w:val="004B3882"/>
     <w:rsid w:val="00546946"/>
+    <w:rsid w:val="00593A2E"/>
     <w:rsid w:val="005C4760"/>
     <w:rsid w:val="005E04DD"/>
     <w:rsid w:val="0062169B"/>
     <w:rsid w:val="0064169E"/>
     <w:rsid w:val="006456E1"/>
     <w:rsid w:val="00656F81"/>
     <w:rsid w:val="006661AD"/>
     <w:rsid w:val="00690894"/>
     <w:rsid w:val="006B2806"/>
     <w:rsid w:val="006B5BDB"/>
     <w:rsid w:val="006F41C8"/>
     <w:rsid w:val="007110DD"/>
     <w:rsid w:val="0071283A"/>
     <w:rsid w:val="00750EFA"/>
     <w:rsid w:val="007678AC"/>
     <w:rsid w:val="0078239A"/>
     <w:rsid w:val="007B4F28"/>
     <w:rsid w:val="007E166E"/>
     <w:rsid w:val="008201C6"/>
     <w:rsid w:val="00837161"/>
     <w:rsid w:val="00891B0D"/>
     <w:rsid w:val="008922A2"/>
     <w:rsid w:val="008E4750"/>
     <w:rsid w:val="00932519"/>
     <w:rsid w:val="00995D15"/>
@@ -4517,91 +4505,92 @@
     <w:rsid w:val="00A459A8"/>
     <w:rsid w:val="00A77137"/>
     <w:rsid w:val="00A96246"/>
     <w:rsid w:val="00AB7170"/>
     <w:rsid w:val="00AF755E"/>
     <w:rsid w:val="00B3771B"/>
     <w:rsid w:val="00B45442"/>
     <w:rsid w:val="00B77528"/>
     <w:rsid w:val="00BB7553"/>
     <w:rsid w:val="00BC00FA"/>
     <w:rsid w:val="00BC0E5F"/>
     <w:rsid w:val="00C834C0"/>
     <w:rsid w:val="00C83950"/>
     <w:rsid w:val="00C91C75"/>
     <w:rsid w:val="00C940E9"/>
     <w:rsid w:val="00CD1076"/>
     <w:rsid w:val="00CF3B11"/>
     <w:rsid w:val="00D81DF1"/>
     <w:rsid w:val="00D849EC"/>
     <w:rsid w:val="00DD133E"/>
     <w:rsid w:val="00DD7A3F"/>
     <w:rsid w:val="00E24D52"/>
     <w:rsid w:val="00E2523B"/>
     <w:rsid w:val="00E4115C"/>
     <w:rsid w:val="00E45225"/>
+    <w:rsid w:val="00E879FB"/>
     <w:rsid w:val="00E9308C"/>
     <w:rsid w:val="00EC38AF"/>
     <w:rsid w:val="00EF09D3"/>
     <w:rsid w:val="00F11937"/>
     <w:rsid w:val="00F34BE4"/>
     <w:rsid w:val="00F61449"/>
     <w:rsid w:val="00FA4D69"/>
     <w:rsid w:val="00FE7C2A"/>
     <w:rsid w:val="00FF3E72"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="405C38F4"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{B17F27AD-9420-4016-9324-584DE4ECE217}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -5095,51 +5084,51 @@
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="PidipaginaCarattere">
     <w:name w:val="Piè di pagina Carattere"/>
     <w:basedOn w:val="Carpredefinitoparagrafo"/>
     <w:link w:val="Pidipagina"/>
     <w:rsid w:val="00A96246"/>
   </w:style>
   <w:style w:type="character" w:styleId="Collegamentoipertestuale">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="Carpredefinitoparagrafo"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00A96246"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema di Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
@@ -5394,69 +5383,69 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>686</Words>
-  <Characters>3913</Characters>
+  <Words>690</Words>
+  <Characters>3937</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>32</Lines>
   <Paragraphs>9</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titolo</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4590</CharactersWithSpaces>
+  <CharactersWithSpaces>4618</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Silvia</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>