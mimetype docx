--- v0 (2026-04-01)
+++ v1 (2026-05-18)
@@ -7,51 +7,51 @@
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="5EB64F10" w14:textId="77777777" w:rsidR="000F6745" w:rsidRDefault="000F6745" w:rsidP="000F6745">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="62164A30" wp14:editId="0C28F9CB">
             <wp:extent cx="942975" cy="1357884"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="1" name="Immagine 1"/>
             <wp:cNvGraphicFramePr>
@@ -94,96 +94,96 @@
     </w:p>
     <w:p w14:paraId="13040F5A" w14:textId="77777777" w:rsidR="00480561" w:rsidRPr="000F6745" w:rsidRDefault="000F6745" w:rsidP="000F6745">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000F6745">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
         <w:t>COMUNE DELLA SPEZIA</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1DCDB0CF" w14:textId="77777777" w:rsidR="000F6745" w:rsidRPr="000F6745" w:rsidRDefault="000F6745" w:rsidP="000F6745">
+    <w:p w14:paraId="357E81E5" w14:textId="77777777" w:rsidR="00BF4B51" w:rsidRPr="00BF4B51" w:rsidRDefault="00BF4B51" w:rsidP="00BF4B51">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000F6745">
+      <w:r w:rsidRPr="00BF4B51">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
-        <w:t>DIPARTIMENTO III</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="7704C91E" w14:textId="77777777" w:rsidR="000F6745" w:rsidRDefault="000F6745" w:rsidP="000F6745">
+        <w:t>Dipartimento II</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="514A03FC" w14:textId="77777777" w:rsidR="00BF4B51" w:rsidRPr="00BF4B51" w:rsidRDefault="00BF4B51" w:rsidP="00BF4B51">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000F6745">
+      <w:r w:rsidRPr="00BF4B51">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
-        <w:t>Arredo Urbano</w:t>
+        <w:t>Pianificazione territoriale - Arredo Urbano</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0DA46E86" w14:textId="77777777" w:rsidR="000F6745" w:rsidRDefault="000F6745" w:rsidP="000F6745">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7830D06F" w14:textId="77777777" w:rsidR="007678AC" w:rsidRPr="007678AC" w:rsidRDefault="007678AC" w:rsidP="007678AC">
       <w:pPr>
         <w:ind w:left="5529" w:right="-1"/>
         <w:contextualSpacing/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:i/>
@@ -3928,76 +3928,76 @@
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00E45225" w:rsidSect="002527CF">
       <w:headerReference w:type="even" r:id="rId8"/>
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:footerReference w:type="even" r:id="rId10"/>
       <w:footerReference w:type="default" r:id="rId11"/>
       <w:headerReference w:type="first" r:id="rId12"/>
       <w:footerReference w:type="first" r:id="rId13"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0F6F6043" w14:textId="77777777" w:rsidR="00CD0E96" w:rsidRDefault="00CD0E96" w:rsidP="00A96246">
+    <w:p w14:paraId="20876437" w14:textId="77777777" w:rsidR="0025064E" w:rsidRDefault="0025064E" w:rsidP="00A96246">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4CC081BA" w14:textId="77777777" w:rsidR="00CD0E96" w:rsidRDefault="00CD0E96" w:rsidP="00A96246">
+    <w:p w14:paraId="2D4D3561" w14:textId="77777777" w:rsidR="0025064E" w:rsidRDefault="0025064E" w:rsidP="00A96246">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
@@ -4007,61 +4007,61 @@
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="6A09D312" w14:textId="77777777" w:rsidR="0043085E" w:rsidRDefault="0043085E">
     <w:pPr>
       <w:pStyle w:val="Pidipagina"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="01910D0B" w14:textId="77777777" w:rsidR="0043085E" w:rsidRPr="0043085E" w:rsidRDefault="0043085E" w:rsidP="0043085E">
     <w:pPr>
       <w:pStyle w:val="Pidipagina"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:sz w:val="15"/>
         <w:szCs w:val="15"/>
         <w:lang w:val="it-IT"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="0043085E">
       <w:rPr>
         <w:sz w:val="15"/>
         <w:szCs w:val="15"/>
         <w:lang w:val="it-IT"/>
       </w:rPr>
       <w:t>Comune della Spezia – Servizio Arredo Urbano</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="34AE1A91" w14:textId="77777777" w:rsidR="0043085E" w:rsidRPr="0043085E" w:rsidRDefault="0043085E" w:rsidP="0043085E">
     <w:pPr>
       <w:pStyle w:val="Pidipagina"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:sz w:val="15"/>
@@ -4093,116 +4093,116 @@
         <w:lang w:val="it-IT"/>
       </w:rPr>
       <w:t>e-mail arredourbano@comune.sp.it - Telefono 0187/727.319 .707 .484</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="50B05242" w14:textId="77777777" w:rsidR="00A96246" w:rsidRPr="00A96246" w:rsidRDefault="00A96246">
     <w:pPr>
       <w:pStyle w:val="Pidipagina"/>
       <w:rPr>
         <w:lang w:val="it-IT"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="17509F32" w14:textId="77777777" w:rsidR="00A96246" w:rsidRPr="00A96246" w:rsidRDefault="00A96246">
     <w:pPr>
       <w:pStyle w:val="Pidipagina"/>
       <w:rPr>
         <w:lang w:val="it-IT"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="14184162" w14:textId="77777777" w:rsidR="0043085E" w:rsidRDefault="0043085E">
     <w:pPr>
       <w:pStyle w:val="Pidipagina"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="541EED24" w14:textId="77777777" w:rsidR="00CD0E96" w:rsidRDefault="00CD0E96" w:rsidP="00A96246">
+    <w:p w14:paraId="186B686B" w14:textId="77777777" w:rsidR="0025064E" w:rsidRDefault="0025064E" w:rsidP="00A96246">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5A8D80CF" w14:textId="77777777" w:rsidR="00CD0E96" w:rsidRDefault="00CD0E96" w:rsidP="00A96246">
+    <w:p w14:paraId="4BD3965F" w14:textId="77777777" w:rsidR="0025064E" w:rsidRDefault="0025064E" w:rsidP="00A96246">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="792B12AC" w14:textId="77777777" w:rsidR="0043085E" w:rsidRDefault="0043085E">
     <w:pPr>
       <w:pStyle w:val="Intestazione"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1612A93E" w14:textId="77777777" w:rsidR="0043085E" w:rsidRDefault="0043085E">
     <w:pPr>
       <w:pStyle w:val="Intestazione"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="340E7C77" w14:textId="77777777" w:rsidR="0043085E" w:rsidRDefault="0043085E">
     <w:pPr>
       <w:pStyle w:val="Intestazione"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="00000002"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="00000002"/>
     <w:name w:val="WW8Num2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
         <w:sz w:val="21"/>
         <w:szCs w:val="21"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
@@ -4288,92 +4288,94 @@
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1148664610">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="283"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="000F6745"/>
     <w:rsid w:val="0000126F"/>
     <w:rsid w:val="0000152D"/>
     <w:rsid w:val="00023D57"/>
     <w:rsid w:val="00036448"/>
     <w:rsid w:val="000527EA"/>
     <w:rsid w:val="00093B6B"/>
     <w:rsid w:val="000B20A7"/>
     <w:rsid w:val="000B7FBF"/>
     <w:rsid w:val="000C3ED6"/>
     <w:rsid w:val="000F660D"/>
     <w:rsid w:val="000F6745"/>
     <w:rsid w:val="00107188"/>
     <w:rsid w:val="00111AE2"/>
     <w:rsid w:val="00126DF6"/>
     <w:rsid w:val="00153A2A"/>
     <w:rsid w:val="001616EB"/>
     <w:rsid w:val="00180058"/>
     <w:rsid w:val="00180FBD"/>
     <w:rsid w:val="00245091"/>
+    <w:rsid w:val="0025064E"/>
     <w:rsid w:val="002527CF"/>
     <w:rsid w:val="002603BC"/>
     <w:rsid w:val="00264635"/>
     <w:rsid w:val="00276B5F"/>
+    <w:rsid w:val="002B4C06"/>
     <w:rsid w:val="002F21D0"/>
     <w:rsid w:val="002F2EBB"/>
     <w:rsid w:val="003371F4"/>
     <w:rsid w:val="0034274E"/>
     <w:rsid w:val="00343F1A"/>
     <w:rsid w:val="00355484"/>
     <w:rsid w:val="003623A8"/>
     <w:rsid w:val="003B025C"/>
     <w:rsid w:val="003B14C5"/>
     <w:rsid w:val="003D5EFA"/>
     <w:rsid w:val="003E3492"/>
     <w:rsid w:val="00423BF1"/>
     <w:rsid w:val="0043085E"/>
     <w:rsid w:val="00435882"/>
     <w:rsid w:val="00452BEC"/>
     <w:rsid w:val="00463C4A"/>
     <w:rsid w:val="00480561"/>
     <w:rsid w:val="004A3AEC"/>
     <w:rsid w:val="004D657A"/>
     <w:rsid w:val="004E27D8"/>
     <w:rsid w:val="00511CFE"/>
     <w:rsid w:val="00527832"/>
     <w:rsid w:val="00546946"/>
     <w:rsid w:val="005C2136"/>
     <w:rsid w:val="0060425B"/>
@@ -4414,50 +4416,51 @@
     <w:rsid w:val="009D6835"/>
     <w:rsid w:val="009F1521"/>
     <w:rsid w:val="009F5886"/>
     <w:rsid w:val="00A25F22"/>
     <w:rsid w:val="00A715F1"/>
     <w:rsid w:val="00A96246"/>
     <w:rsid w:val="00A96814"/>
     <w:rsid w:val="00AA1D23"/>
     <w:rsid w:val="00AA46D1"/>
     <w:rsid w:val="00AB77B5"/>
     <w:rsid w:val="00AF755E"/>
     <w:rsid w:val="00B11492"/>
     <w:rsid w:val="00B20177"/>
     <w:rsid w:val="00B3771B"/>
     <w:rsid w:val="00B45442"/>
     <w:rsid w:val="00B541C0"/>
     <w:rsid w:val="00B55664"/>
     <w:rsid w:val="00B77528"/>
     <w:rsid w:val="00B863DF"/>
     <w:rsid w:val="00BA4AD1"/>
     <w:rsid w:val="00BB7553"/>
     <w:rsid w:val="00BC00FA"/>
     <w:rsid w:val="00BC6077"/>
     <w:rsid w:val="00BD0259"/>
     <w:rsid w:val="00BF3CD1"/>
+    <w:rsid w:val="00BF4B51"/>
     <w:rsid w:val="00C43C99"/>
     <w:rsid w:val="00C466F8"/>
     <w:rsid w:val="00C53DE7"/>
     <w:rsid w:val="00C60C49"/>
     <w:rsid w:val="00C71E7B"/>
     <w:rsid w:val="00C91C75"/>
     <w:rsid w:val="00C940E9"/>
     <w:rsid w:val="00CB5F63"/>
     <w:rsid w:val="00CD0E96"/>
     <w:rsid w:val="00D00BD9"/>
     <w:rsid w:val="00D26D08"/>
     <w:rsid w:val="00D67D68"/>
     <w:rsid w:val="00D81DF1"/>
     <w:rsid w:val="00DD133E"/>
     <w:rsid w:val="00DD7A3F"/>
     <w:rsid w:val="00E03735"/>
     <w:rsid w:val="00E15658"/>
     <w:rsid w:val="00E2187E"/>
     <w:rsid w:val="00E24D52"/>
     <w:rsid w:val="00E326CB"/>
     <w:rsid w:val="00E45225"/>
     <w:rsid w:val="00E878B5"/>
     <w:rsid w:val="00E91C3B"/>
     <w:rsid w:val="00E9308C"/>
     <w:rsid w:val="00EC38AF"/>
@@ -4481,51 +4484,51 @@
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="1E5EC275"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{B17F27AD-9420-4016-9324-584DE4ECE217}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -4882,51 +4885,50 @@
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normale">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Carpredefinitoparagrafo">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Tabellanormale">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Nessunelenco">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Testofumetto">
     <w:name w:val="Balloon Text"/>
@@ -5019,51 +5021,51 @@
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="PidipaginaCarattere">
     <w:name w:val="Piè di pagina Carattere"/>
     <w:basedOn w:val="Carpredefinitoparagrafo"/>
     <w:link w:val="Pidipagina"/>
     <w:rsid w:val="00A96246"/>
   </w:style>
   <w:style w:type="character" w:styleId="Collegamentoipertestuale">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="Carpredefinitoparagrafo"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00A96246"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema di Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
@@ -5317,69 +5319,69 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>650</Words>
-  <Characters>3710</Characters>
+  <Words>655</Words>
+  <Characters>3734</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>30</Lines>
+  <Lines>31</Lines>
   <Paragraphs>8</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titolo</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4352</CharactersWithSpaces>
+  <CharactersWithSpaces>4381</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Silvia</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>